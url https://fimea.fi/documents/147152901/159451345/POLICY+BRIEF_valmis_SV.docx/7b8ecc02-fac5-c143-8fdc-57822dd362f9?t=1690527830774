--- v0 (2025-10-05)
+++ v1 (2026-04-16)
@@ -13,114 +13,114 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56ACB6AF" w14:textId="0A2133FD" w:rsidR="006D5A8D" w:rsidRPr="00FF23E6" w:rsidRDefault="008A4FD7" w:rsidP="00FF23E6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF23E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3/2019 | </w:t>
       </w:r>
       <w:r w:rsidR="00836FB4" w:rsidRPr="00FF23E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy Brief | </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF23E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunskap till stöd för läkemedelspolitiskt beslutsfattande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018DB246" w14:textId="48E10396" w:rsidR="00836FB4" w:rsidRPr="00FF23E6" w:rsidRDefault="00836FB4" w:rsidP="00FF23E6">
+    <w:p w14:paraId="018DB246" w14:textId="4CAAC912" w:rsidR="00836FB4" w:rsidRPr="00FF23E6" w:rsidRDefault="00DB2C24" w:rsidP="00FF23E6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF23E6">
+      <w:r w:rsidRPr="00DB2C24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Forskningsnätverket för rationell läkemedelsbehandling</w:t>
+        <w:t>Nationella Nätverket för läkemedelsinformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE94785" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="000B3E26" w:rsidRDefault="008A4FD7" w:rsidP="00243C64">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:r>
         <w:t>Detta måste vi förändra tillsammans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22697B08" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00400E12" w:rsidRDefault="00430FE4" w:rsidP="00FF23E6">
       <w:r>
         <w:t>F. Forskare, S. Statistiker, P. Professor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A1A0D9" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00400E12" w:rsidRDefault="00243C64" w:rsidP="00DC6A30">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503312520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1298CEF8" wp14:editId="051C54C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6201410</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4283708</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="532800" cy="532800"/>
                 <wp:effectExtent l="0" t="0" r="635" b="635"/>
                 <wp:wrapSquare wrapText="left"/>
                 <wp:docPr id="134" name="Group 126">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
@@ -636,396 +636,388 @@
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 127" o:spid="_x0000_s1028" type="#_x0000_t75" alt="&quot;&quot;" style="position:absolute;left:7727;top:491;width:465;height:313;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1dsbMwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwhd402woqW6OIILX24qOHPQ6bcXd1MwlJqtt/bwqCt/n4njNbdKYVV/KhsazgbZiBIC6t&#10;brhS8HNcD6YgQkTW2FomBX8UYDHv92aYa3vjPV0PsRIphEOOCuoYXS5lKGsyGIbWESfuZL3BmKCv&#10;pPZ4S+Gmle9ZNpYGG04NNTpa1VReDr9GwbcnV+z08VNP3Hl7KZab9eirUOr1pVt+gIjUxaf44d7o&#10;NH80hv9n0gVyfgcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1dsbMwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
                 <w10:wrap type="square" side="left" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Skriv här in en rubrik för åtgärdsförslagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA46E7D" w14:textId="77777777" w:rsidR="00243C64" w:rsidRDefault="00243C64" w:rsidP="00F35E15">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Skriv in åtgärdsförslagen och rekommendationerna. Använd exempelvis forskningsslutsatser som motiveringar. Använd automatisk formattering med listpunkter eller numrering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012F7A18" w14:textId="77777777" w:rsidR="00243C64" w:rsidRPr="00243C64" w:rsidRDefault="00430FE4" w:rsidP="00F35E15">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Om du vill kan du här också presentera dina viktigaste resultat och koppla dem till åtgärdsförslagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156BA58A" w14:textId="77777777" w:rsidR="00243C64" w:rsidRPr="00243C64" w:rsidRDefault="00686BDB" w:rsidP="00F35E15">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kom ihåg tillgänglighetskraven när du skapar ditt Policy Brief. Exempelvis är fontstorlek 12 den minsta tillåtna. Ytterligare anvisningar finns på </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="001B2E72">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>www.saavutettavasti.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DBA6929" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="005B54D8" w:rsidRDefault="00243C64" w:rsidP="00FF23E6">
       <w:r>
         <w:t>(Du kan också använda en bild eller ett diagram efter åtgärdsförslagen för att åskådliggöra dem och väcka uppmärksamhet)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536140EB" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00AB296B" w:rsidRDefault="008A4FD7" w:rsidP="00243C64">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:t>Här fyller du i en bakgrundsrubrik, det vill säga problembeskrivning eller studiens syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550452A2" w14:textId="77777777" w:rsidR="00400E12" w:rsidRDefault="008A4FD7" w:rsidP="00FF23E6">
       <w:r>
         <w:t>Beskriv det läkemedelspolitiska problem som resultaten på din undersökning föreslås lösa eller ger mer information om. Berätta vilken betydelse problemet har för samhället, hälso- och sjukvården, patienterna eller medborgarna.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E2F3D6" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRDefault="00430FE4" w:rsidP="00DC6A30">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Viktigaste resultat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB10A33" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRPr="00407AC1" w:rsidRDefault="00430FE4" w:rsidP="00FF23E6">
       <w:r>
         <w:t>Anvisning: Använd mellanrubriker som anger de viktigaste resultaten. Beskriv kortfattat, använd diagram, bilder och/eller tabeller (max. 2 st.). Du kan också lista de viktigaste resultaten med listpunker eller numrerat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E0F583" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRDefault="00430FE4" w:rsidP="00DC6A30">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:t>Här uppger du i korthet material och metoder som använts i studien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153751CC" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRDefault="00430FE4" w:rsidP="00FF23E6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Anvisning: Beskriv kortfattat och på ett allmänt plan. Berätta vilket år materialet samlats in. Exempel:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>”Undersökningsmaterialet har samlats in i en enkätundersökning som är representativ för befolkningen”, ”Det material</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>som använts kommer ur FPA:s register över receptbelagda läkemedel som expedierats på apotek”, ”Tio diabetespatienter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>intervjuades för undersökningen”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0649C339" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00430FE4" w:rsidRDefault="008A4FD7" w:rsidP="00430FE4">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Otsikko3"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Vidare läsning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D31974" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00440C39" w:rsidRDefault="008A4FD7" w:rsidP="00FF23E6">
       <w:r>
         <w:t>Anvisning: Ge enbart de viktigaste hänvisningarna. Lägg till en hänvisning till den forskningsrapport vars resultat du beskriver i ditt Policy Brief. Om du vill kan du uppge annat källmaterial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B84565F" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00430FE4" w:rsidRDefault="008A4FD7" w:rsidP="00430FE4">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Otsikko3"/>
       </w:pPr>
       <w:r>
         <w:t>Mer information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF2758C" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="000B3E26" w:rsidRDefault="008A4FD7" w:rsidP="00FF23E6">
       <w:r>
         <w:t>Anvisning: Uppge kontaktinformationen för de personer som vid behov kan kontaktas. Ge också information om deras bindningar. Om du vill kan du även beskriva deras kompetens och vilka frågor de kan besvara. Detta gäller särskilt om kontaktpersonerna har olika kompetensprofiler. Du kan också lägga till projektets webbplats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56943939" w14:textId="77777777" w:rsidR="00407AC1" w:rsidRDefault="00407AC1" w:rsidP="00F35E15">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F099A9D" wp14:editId="15B11065">
             <wp:extent cx="5979160" cy="1713540"/>
             <wp:effectExtent l="0" t="0" r="2540" b="1270"/>
             <wp:docPr id="1" name="image60.jpeg" descr="Två skötare och två läkare."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="image60.jpeg" descr="Två skötare och två läkare."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5979160" cy="1713540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6436D9" w14:textId="46A23919" w:rsidR="006D5A8D" w:rsidRDefault="00430FE4" w:rsidP="004F61B0">
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
+        <w:pStyle w:val="Kuvaotsikko"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bild </w:t>
       </w:r>
       <w:r w:rsidR="00407AC1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00407AC1" w:rsidRPr="00407AC1">
         <w:instrText xml:space="preserve"> SEQ Kuva \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="00407AC1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00631AFE">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00407AC1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Illustration: Du kan ta bort en bild, ersätta den med en annan eller flytta på den i Policy </w:t>
-[...7 lines deleted...]
-        <w:t>-blanketten.</w:t>
+        <w:t xml:space="preserve"> Illustration: Du kan ta bort en bild, ersätta den med en annan eller flytta på den i Policy Brief-blanketten.</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC6A30" w:rsidRPr="00DC6A30">
         <w:t>Skriv</w:t>
       </w:r>
       <w:r w:rsidR="004F61B0">
         <w:t xml:space="preserve"> också</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A30" w:rsidRPr="00DC6A30">
         <w:t xml:space="preserve"> en alt-text till din bild.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291B32CF" w14:textId="528A908E" w:rsidR="0017039B" w:rsidRDefault="0017039B" w:rsidP="0017039B"/>
-    <w:p w14:paraId="07D533ED" w14:textId="40AB165C" w:rsidR="0017039B" w:rsidRPr="0017039B" w:rsidRDefault="0017039B" w:rsidP="0017039B">
+    <w:p w14:paraId="07D533ED" w14:textId="32632EBC" w:rsidR="0017039B" w:rsidRPr="0017039B" w:rsidRDefault="0017039B" w:rsidP="0017039B">
       <w:r w:rsidRPr="0017039B">
-        <w:t xml:space="preserve">En Policy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">En Policy Brief görs av en forskargrupp. Ansvaret för innehållet och distributionen hör till forskargruppen. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D02CC" w:rsidRPr="003D02CC">
+        <w:t>Det nationella nätverket för läkemedelsinformation</w:t>
+      </w:r>
       <w:r w:rsidRPr="0017039B">
-        <w:t>Brief</w:t>
-[...7 lines deleted...]
-        <w:t>forskargruppen. RATTI och upprätthållaren av publiceringsplattformen ansvarar inte för innehållet i individuella Policy Briefar.</w:t>
+        <w:t xml:space="preserve"> och upprätthållaren av publiceringsplattformen ansvarar inte för innehållet i individuella Policy Briefar.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0017039B" w:rsidRPr="0017039B" w:rsidSect="00243C64">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="2552" w:right="1247" w:bottom="1134" w:left="1247" w:header="567" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D299BF2" w14:textId="77777777" w:rsidR="00631AFE" w:rsidRDefault="00631AFE">
+    <w:p w14:paraId="67F876F7" w14:textId="77777777" w:rsidR="00892DAB" w:rsidRDefault="00892DAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29464FD4" w14:textId="77777777" w:rsidR="00631AFE" w:rsidRDefault="00631AFE">
+    <w:p w14:paraId="7F4915CF" w14:textId="77777777" w:rsidR="00892DAB" w:rsidRDefault="00892DAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -1033,64 +1025,64 @@
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo-Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E49E9E2" w14:textId="77777777" w:rsidR="00C07622" w:rsidRDefault="00C07622">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DA19E21" w14:textId="77777777" w:rsidR="0064062D" w:rsidRDefault="0064062D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56C969EB" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRDefault="005B54D8" w:rsidP="00F35E15">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="Leipteksti"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34F54382" wp14:editId="7C123A5B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9937115</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="486000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="148" name="Rectangle 17">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1114,121 +1106,121 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="9ADEFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E8D402E" w14:textId="77777777" w:rsidR="005B54D8" w:rsidRPr="005B54D8" w:rsidRDefault="005B54D8" w:rsidP="00AB296B">
+                        <w:p w14:paraId="4E8D402E" w14:textId="35F47B12" w:rsidR="005B54D8" w:rsidRPr="005B54D8" w:rsidRDefault="00600BCC" w:rsidP="00AB296B">
                           <w:pPr>
-                            <w:pStyle w:val="Caption"/>
+                            <w:pStyle w:val="Kuvaotsikko"/>
                           </w:pPr>
-                          <w:r>
-                            <w:t xml:space="preserve">FORSKNINGS NÄTVERKET FÖR RATIONELL LÄKEMEDELSBEHANDLING </w:t>
+                          <w:r w:rsidRPr="00DD2D0A">
+                            <w:t xml:space="preserve">NATIONELLA NÄTVERKET FÖR LÄKEMEDELSINFORMATION </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="005B54D8">
                             <w:rPr>
                               <w:rFonts w:ascii="Arimo-Bold" w:hAnsi="Arimo-Bold"/>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>| POLICY BRIEF 3/2019</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="34F54382" id="Rectangle 17" o:spid="_x0000_s1030" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:782.45pt;width:595.3pt;height:38.25pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3DUfK7wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N46j7M2Ks4qSpqq0&#10;vUjbfgDG2EbFDB1I7PTrO+BsNmrfqvoBMRcOcw7Hq8exN+yo0GuwJc9nc86UlVBr25b8+7f9u3vO&#10;fBC2FgasKvlJef64fvtmNbhCLaADUytkBGJ9MbiSdyG4Isu87FQv/AycslRsAHsRKMQ2q1EMhN6b&#10;bDGf32YDYO0QpPKesrupyNcJv2mUDF+axqvATMlptpBWTGsV12y9EkWLwnVanscQ/zBFL7SlSy9Q&#10;OxEEO6D+C6rXEsFDE2YS+gyaRkuVOBCbfP4Hm+dOOJW4kDjeXWTy/w9Wfj4+u68YR/fuCeQPzyxs&#10;O2FbtUGEoVOipuvyKFQ2OF9cDsTA01FWDZ+gpqcVhwBJg7HBPgISOzYmqU8XqdUYmKTk3c3tnD7O&#10;JNWW9zFIV4ji5bRDHz4o6FnclBzpKRO6OD75EKcRxUtLmh6MrvfamBRgW20NsqOgZ3/Y7N7v92d0&#10;f91mbGy2EI9NiDGTaEZm0US+CGM1Ml2fNYiZCuoT8UaY3ETup00H+IuzgZxUcv/zIFBxZj5a0u4h&#10;Xy6j9VKwvLlbUIDXleq6IqwkqJLLgJxNwTZMhj041G1Hd+VJCAsbUrzRSYzXuc4EyC9Jo7O3oyGv&#10;49T1+geufwMAAP//AwBQSwMEFAAGAAgAAAAhAFxr033hAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyonSpYbYhT8SPEiUotEImbGy9xILaj2G3Tt2d7gtvuzmj2m3I1uZ4d&#10;cIxd8AqymQCGvgmm862C97fnmwWwmLQ3ug8eFZwwwqq6vCh1YcLRb/CwTS2jEB8LrcCmNBScx8ai&#10;03EWBvSkfYXR6UTr2HIz6iOFu57PhZDc6c7TB6sHfLTY/Gz3TkFtX9exXp8ewsvnh5Dfsn7KF3Ol&#10;rq+m+ztgCaf0Z4YzPqFDRUy7sPcmsl4BFUl0vZX5EthZz5ZCAtvRJPMsB16V/H+H6hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA3DUfK7wEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBca9N94QAAAAsBAAAPAAAAAAAAAAAAAAAAAEkEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="#9adeff" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4E8D402E" w14:textId="77777777" w:rsidR="005B54D8" w:rsidRPr="005B54D8" w:rsidRDefault="005B54D8" w:rsidP="00AB296B">
+                  <w:p w14:paraId="4E8D402E" w14:textId="35F47B12" w:rsidR="005B54D8" w:rsidRPr="005B54D8" w:rsidRDefault="00600BCC" w:rsidP="00AB296B">
                     <w:pPr>
-                      <w:pStyle w:val="Caption"/>
+                      <w:pStyle w:val="Kuvaotsikko"/>
                     </w:pPr>
-                    <w:r>
-                      <w:t xml:space="preserve">FORSKNINGS NÄTVERKET FÖR RATIONELL LÄKEMEDELSBEHANDLING </w:t>
+                    <w:r w:rsidRPr="00DD2D0A">
+                      <w:t xml:space="preserve">NATIONELLA NÄTVERKET FÖR LÄKEMEDELSINFORMATION </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="005B54D8">
                       <w:rPr>
                         <w:rFonts w:ascii="Arimo-Bold" w:hAnsi="Arimo-Bold"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>| POLICY BRIEF 3/2019</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74A68FB4" w14:textId="77777777" w:rsidR="00290489" w:rsidRDefault="0015285A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB5838E" wp14:editId="5A246D39">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9991090</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="486000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="2" name="Rectangle 17">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
@@ -1250,162 +1242,168 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="9ADEFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71942F3C" w14:textId="77777777" w:rsidR="00D748BC" w:rsidRPr="00AB296B" w:rsidRDefault="005B54D8" w:rsidP="00AB296B">
+                        <w:p w14:paraId="71942F3C" w14:textId="27E8DBBE" w:rsidR="00D748BC" w:rsidRPr="00AB296B" w:rsidRDefault="0027717B" w:rsidP="00AB296B">
                           <w:pPr>
-                            <w:pStyle w:val="Caption"/>
+                            <w:pStyle w:val="Kuvaotsikko"/>
                           </w:pPr>
                           <w:r>
-                            <w:t xml:space="preserve">FORSKNINGS NÄTVERKET FÖR RATIONELL LÄKEMEDELSBEHANDLING </w:t>
+                            <w:t>NATIONELLA NÄTVERKET FÖR LÄKEMEDELSINFORMATION</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="005B54D8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="005B54D8">
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:t>| POLICY BRIEF 3/2019</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="2CB5838E" id="_x0000_s1033" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:786.7pt;width:595.3pt;height:38.25pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQw6gI8AEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ai7M2Ks4qSpqq0&#10;vUjbfgDG2EbFDB1I7PTrO+BsNmrfqvoBMRcOcw7Hq8exN+yo0GuwJZ/Pcs6UlVBr25b8+7f9u3vO&#10;fBC2FgasKvlJef64fvtmNbhCLaADUytkBGJ9MbiSdyG4Isu87FQv/AycslRsAHsRKMQ2q1EMhN6b&#10;bJHnt9kAWDsEqbyn7G4q8nXCbxolw5em8SowU3KaLaQV01rFNVuvRNGicJ2W5zHEP0zRC23p0gvU&#10;TgTBDqj/guq1RPDQhJmEPoOm0VIlDsRmnv/B5rkTTiUuJI53F5n8/4OVn4/P7ivG0b17AvnDMwvb&#10;TthWbRBh6JSo6bp5FCobnC8uB2Lg6Sirhk9Q09OKQ4CkwdhgHwGJHRuT1KeL1GoMTFLy7uY2p48z&#10;SbXlfQzSFaJ4Oe3Qhw8KehY3JUd6yoQujk8+xGlE8dKSpgej6702JgXYVluD7Cjo2R82u/f7/Rnd&#10;X7cZG5stxGMTYswkmpFZNJEvwliNTNc0ZYSImQrqE/FGmNxE7qdNB/iLs4GcVHL/8yBQcWY+WtLu&#10;Yb5cRuulYHlzt6AAryvVdUVYSVAllwE5m4JtmAx7cKjbju6aJyEsbEjxRicxXuc6EyC/JI3O3o6G&#10;vI5T1+sfuP4NAAD//wMAUEsDBBQABgAIAAAAIQDgOg5z4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUjcqNMSTBPiVPwIcaISbYnEzY2XOBCvo9ht07eve4Lb7s5o9ptiMdqO&#10;7XHwrSMJ00kCDKl2uqVGwmb9ejMH5oMirTpHKOGIHhbl5UWhcu0O9IH7VWhYDCGfKwkmhD7n3NcG&#10;rfIT1yNF7dsNVoW4Dg3XgzrEcNvxWZIIblVL8YNRPT4brH9XOyuhMu9LXy2PT+7t6zMRP6J6Secz&#10;Ka+vxscHYAHH8GeGM35EhzIybd2OtGedhFgkxOvd/W0K7KxPs0QA28ZJpFkGvCz4/w7lCQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJDDqAjwAQAAyQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOA6DnPiAAAACwEAAA8AAAAAAAAAAAAAAAAASgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" fillcolor="#9adeff" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="71942F3C" w14:textId="77777777" w:rsidR="00D748BC" w:rsidRPr="00AB296B" w:rsidRDefault="005B54D8" w:rsidP="00AB296B">
+                  <w:p w14:paraId="71942F3C" w14:textId="27E8DBBE" w:rsidR="00D748BC" w:rsidRPr="00AB296B" w:rsidRDefault="0027717B" w:rsidP="00AB296B">
                     <w:pPr>
-                      <w:pStyle w:val="Caption"/>
+                      <w:pStyle w:val="Kuvaotsikko"/>
                     </w:pPr>
                     <w:r>
-                      <w:t xml:space="preserve">FORSKNINGS NÄTVERKET FÖR RATIONELL LÄKEMEDELSBEHANDLING </w:t>
+                      <w:t>NATIONELLA NÄTVERKET FÖR LÄKEMEDELSINFORMATION</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="005B54D8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="005B54D8">
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:t>| POLICY BRIEF 3/2019</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34866A9B" w14:textId="77777777" w:rsidR="00631AFE" w:rsidRDefault="00631AFE">
+    <w:p w14:paraId="329DF6FB" w14:textId="77777777" w:rsidR="00892DAB" w:rsidRDefault="00892DAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6124EAA8" w14:textId="77777777" w:rsidR="00631AFE" w:rsidRDefault="00631AFE">
+    <w:p w14:paraId="5E2A55F3" w14:textId="77777777" w:rsidR="00892DAB" w:rsidRDefault="00892DAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C4E46E1" w14:textId="77777777" w:rsidR="00C07622" w:rsidRDefault="00C07622">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06B6F51B" w14:textId="77777777" w:rsidR="0064062D" w:rsidRDefault="0064062D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59BD515E" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRDefault="00314BBA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1D8B0D" wp14:editId="113BAAEC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1D8B0D" wp14:editId="4473DEB8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>361950</wp:posOffset>
+                <wp:posOffset>362818</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7563600" cy="781200"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Group 8">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7563600" cy="781200"/>
                         <a:chOff x="0" y="326"/>
@@ -1481,294 +1479,208 @@
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
                       <wps:cNvPr id="13" name="Text Box 11"/>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
-                          <a:off x="502" y="595"/>
-                          <a:ext cx="2363" cy="946"/>
+                          <a:off x="502" y="704"/>
+                          <a:ext cx="2363" cy="837"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="642C85"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="52AEB9B3" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRPr="009D17CC" w:rsidRDefault="000B3E26" w:rsidP="000B3E26">
+                          <w:p w14:paraId="52AEB9B3" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRPr="0064062D" w:rsidRDefault="000B3E26" w:rsidP="000B3E26">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+                                <w:rFonts w:eastAsia="Microsoft YaHei"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="009D17CC">
+                            <w:r w:rsidRPr="0064062D">
                               <w:rPr>
-                                <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>POLICY</w:t>
                             </w:r>
-                            <w:r w:rsidR="009D17CC" w:rsidRPr="009D17CC">
+                            <w:r w:rsidR="009D17CC" w:rsidRPr="0064062D">
                               <w:rPr>
-                                <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009D17CC">
+                            <w:r w:rsidRPr="0064062D">
                               <w:rPr>
-                                <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>BRIEF</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="2A1D8B0D" id="Group 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:28.5pt;width:595.55pt;height:61.5pt;z-index:-251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",326" coordsize="11910,1230" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2so9S4gIAAKkJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttO3DAQfa/Uf7D83s1lN4FEZBFdWFSJ&#10;tqjQD/A6zkVN7NT2bgJf37Fz2S2oqqAU9aEvkS/j8ZkzZyY+Oe3qCu2YVKXgCfZmLkaMU5GWPE/w&#10;19v1u2OMlCY8JZXgLMF3TOHT5ds3J20TM18UokqZROCEq7htElxo3cSOo2jBaqJmomEcNjMha6Jh&#10;KnMnlaQF73Xl+K4bOq2QaSMFZUrB6nm/iZfWf5Yxqj9nmWIaVQkGbNp+pf1uzNdZnpA4l6QpSjrA&#10;IM9AUZOSw6WTq3OiCdrK8pGruqRSKJHpGRW1I7KspMzGANF47oNoLqXYNjaWPG7zZqIJqH3A07Pd&#10;0k+7S9ncNNeyRw/DK0G/KeDFaZs8Ptw387w3Rpv2o0ghn2SrhQ28y2RtXEBIqLP83k38sk4jCotH&#10;QTgPXUgDhb2jYw8S2CeAFpCl/bG5H47rF8NRz4u84aDnz+0xh8T9pRboAMwkHpSk9mSpPyPrpiAN&#10;szlQhoxricoUhO5hxEkNBHwBiRGeVwxFBrO5HcxGQlXPJuJiVYAVO5NStAUjKaDyjD1gPzhgJgpy&#10;8Vt64XqgcOJpJBhYcqOB3tByOJFE4kYqfclEjcwgwRKA28yR3ZXSBsrexCRSiapM12VV2YnMN6tK&#10;oh2BOorOzi/Wa4v+gVnFjTEX5ljv0azYGE1YPT0bkd5BiFL0xQjNAwaFkPcYtVCICVbft0QyjKoP&#10;HGiKvMXCVK6dLIIjHybycGdzuEM4BVcJ1hj1w5Xuq33byDIv4CbPBs3FGSg3K23ghvYe1QAW9PNa&#10;QvIfCwmE/npKAjZBSUEwVOKoJD8KoHObOvWgyw65Hmv8xZQULvzVcfBfSbMn9e9ftKT5qKRbk8T3&#10;okPQpX4WEtIdrI818LeaU+CCqI2oIptaEk+imocA0ogqWvyrmtLdphtIe2KjmprU1KBg0DcnGLxg&#10;Y7L/O3gP2JY9vF3Mg+NwbhvZ/oW1/AEAAP//AwBQSwMEFAAGAAgAAAAhAL5+SlDeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYEtBglKbTNAGnCYkNCXHzGq+t1jhVk7Xd&#10;vyc7wcm23tPz9/Ll5FoxUB8azwb0TIEgLr1tuDLwtXu7W4AIEdli65kMnCnAsri+yjGzfuRPGrax&#10;EimEQ4YG6hi7TMpQ1uQwzHxHnLSD7x3GdPaVtD2OKdy18l6pR+mw4fShxo7WNZXH7ckZeB9xXD3o&#10;12FzPKzPP7v5x/dGkzG3N9PqBUSkKf6Z4YKf0KFITHt/YhtEayAViQbmT2leVP2sNYh92hZKgSxy&#10;+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2so9S4gIAAKkJAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+fkpQ3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAADwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;">
+            <v:group w14:anchorId="2A1D8B0D" id="Group 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:28.55pt;width:595.55pt;height:61.5pt;z-index:-251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",326" coordsize="11910,1230" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4Z0RI5AIAAKkJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVslu2zAQvRfoPxC811psybYQOUidOCiQ&#10;tkGTfgBNUQsqkSpJW0q+vkNqsZugKJKmQQ+9CFyGw5k3b554ctpWJdozqQrBY+xNXIwYpyIpeBbj&#10;r7ebdwuMlCY8IaXgLMZ3TOHT1ds3J00dMV/kokyYROCEq6ipY5xrXUeOo2jOKqImomYcNlMhK6Jh&#10;KjMnkaQB71Xp+K4bOo2QSS0FZUrB6nm3iVfWf5oyqj+nqWIalTGG2LT9Svvdmq+zOiFRJkmdF7QP&#10;gzwjiooUHC4dXZ0TTdBOFo9cVQWVQolUT6ioHJGmBWU2B8jGcx9kcynFrra5ZFGT1SNMAO0DnJ7t&#10;ln7aX8r6pr6WXfQwvBL0mwJcnKbOouN9M886Y7RtPooE6kl2WtjE21RWxgWkhFqL792IL2s1orA4&#10;D8Jp6EIZKOzNFx4UsCsAzaFKh2NTPxzWL/qjnrf0+oOeP7XHHBJ1l9pA+8BM4YFJ6gCW+jOwbnJS&#10;M1sDZcC4lqhIgOgeRpxUAMAXoBjhWcnQ0sRsbgezAVDVoYm4WOdgxc6kFE3OSAJRecYeYj86YCYK&#10;avFbeOF6gHDEaQAYUHKXPbyhxXAEiUS1VPqSiQqZQYwlBG4rR/ZXSptQDiamkEqURbIpytJOZLZd&#10;lxLtCfTR8uz8YrOx0T8wK7kx5sIc6zyaFZujSauDZyuSO0hRiq4ZQTxgkAt5j1EDjRhj9X1HJMOo&#10;/MABpqU3m5nOtZNZMPdhIo93tsc7hFNwFWONUTdc667bd7Usshxu8mzSXJwBc9PCJm5g76LqgwX+&#10;vBaR/MdEAqK/HpMATWBSEPSdODDJXwag3KZPPVDZvtZDj78Yk8KZv14E/5k0eZJ+/0KSpgOTbk0R&#10;34sWgUr9TCSkW1gfeuBviVPgAqmNwrszcz+JRlJNQwjSkGoxnf+jnNLttu1Be6JQjSI1ChQMOnGC&#10;wQsKk/3fwXvASnb/djEPjuO5FbLDC2v1AwAA//8DAFBLAwQUAAYACAAAACEABAMgCt0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92sUq0xm1KKeiqCrSDepsk0Cc3Ohuw2&#10;Sf+905Pe3vAeb76XLSfXqoH60Hi2YGYJKOLClw1XFr52b3cLUCEil9h6JgtnCrDMr68yTEs/8icN&#10;21gpKeGQooU6xi7VOhQ1OQwz3xGLd/C9wyhnX+myx1HKXavvk+RRO2xYPtTY0bqm4rg9OQvvI46r&#10;B/M6bI6H9flnN//43hiy9vZmWr2AijTFvzBc8AUdcmHa+xOXQbUWZEi0MH8yoC6ueTai9qIWiQGd&#10;Z/r/gPwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+GdESOQCAACpCQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABAMgCt0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAA+BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEgGAAAAAA==&#10;">
               <v:rect id="Rectangle 9" o:spid="_x0000_s1027" alt="&quot;&quot;" style="position:absolute;left:1;top:326;width:11909;height:766;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvlqTZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLsZmlaGSDUWUXS7m3N7gENz1pQ1JzWJte7pl4Gwu/Px/Z5VOdhW9ORD41hBPs1AEFdO&#10;N1wr+PzYTxYgQkTW2DomBTcKUK5HDysstLvyO/WnWIsUwqFABSbGrpAyVIYshqnriBP35bzFmKCv&#10;pfZ4TeG2lbMsm0uLDacGgx1tDVXfp4tVwC/u+fjWP50Pevczb25mYTwGpR7Hw2YJItIQ/8V396tO&#10;83P4+yUdINe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO+WpNnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#9adeff" stroked="f"/>
               <v:rect id="Rectangle 10" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;top:550;width:2958;height:1006;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChAXu7wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxiClpK4ihYDUS2o9eByz093Q7GzIbpP477sFwds83udsdpNrxUB9aDwrWC0zEMS1&#10;1w0bBeev8vkVRIjIGlvPpOBGAXbb2dMGC+1H/qThFI1IIRwKVGBj7AopQ23JYVj6jjhx3753GBPs&#10;jdQ9jinctTLPshfpsOHUYLGjd0v1z+nXKUC/Pn44ymV5rUy7t3XFdDFKLebT/g1EpCk+xHf3Qaf5&#10;Ofz/kg6Q2z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoQF7u8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#642c85" stroked="f"/>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:502;top:595;width:2363;height:946;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGMd+wwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF6WNVVhka5pEVHUi2CVPQ/NbFtsJrWJtv57Iwh7m8f7nEXam1rcqXWVZQWTcQSCOLe6&#10;4kLB+bT5moNwHlljbZkUPMhBmgw+Fhhr2/GR7pkvRAhhF6OC0vsmltLlJRl0Y9sQB+7PtgZ9gG0h&#10;dYtdCDe1nEbRtzRYcWgosaFVSfkluxkFR/Tr6WFb8e+2kLtuZq60/7wqNRr2yx8Qnnr/L367dzrM&#10;n8Hrl3CATJ4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABjHfsMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#642c85" stroked="f">
+              <v:shape id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:502;top:704;width:2363;height:837;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGMd+wwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF6WNVVhka5pEVHUi2CVPQ/NbFtsJrWJtv57Iwh7m8f7nEXam1rcqXWVZQWTcQSCOLe6&#10;4kLB+bT5moNwHlljbZkUPMhBmgw+Fhhr2/GR7pkvRAhhF6OC0vsmltLlJRl0Y9sQB+7PtgZ9gG0h&#10;dYtdCDe1nEbRtzRYcWgosaFVSfkluxkFR/Tr6WFb8e+2kLtuZq60/7wqNRr2yx8Qnnr/L367dzrM&#10;n8Hrl3CATJ4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABjHfsMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#642c85" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="52AEB9B3" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRPr="009D17CC" w:rsidRDefault="000B3E26" w:rsidP="000B3E26">
+                    <w:p w14:paraId="52AEB9B3" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRPr="0064062D" w:rsidRDefault="000B3E26" w:rsidP="000B3E26">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+                          <w:rFonts w:eastAsia="Microsoft YaHei"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="009D17CC">
+                      <w:r w:rsidRPr="0064062D">
                         <w:rPr>
-                          <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>POLICY</w:t>
                       </w:r>
-                      <w:r w:rsidR="009D17CC" w:rsidRPr="009D17CC">
+                      <w:r w:rsidR="009D17CC" w:rsidRPr="0064062D">
                         <w:rPr>
-                          <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009D17CC">
+                      <w:r w:rsidRPr="0064062D">
                         <w:rPr>
-                          <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>BRIEF</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="4EE76DD9" w14:textId="77777777" w:rsidR="000B3E26" w:rsidRDefault="000B3E26">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B1E4E46" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRDefault="009D17CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B1E4E46" w14:textId="0D48BCF1" w:rsidR="00FD738C" w:rsidRDefault="00FD738C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...78 lines deleted...]
-    <w:r w:rsidR="00FD738C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B5FB65" wp14:editId="0C48A667">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B5FB65" wp14:editId="3A85329B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-1905</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>448310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2965450" cy="906780"/>
               <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="138" name="Rectangle 131">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
@@ -1780,97 +1692,99 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="642C85"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="152D72F3" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00FD738C" w:rsidP="00FD738C">
+                        <w:p w14:paraId="152D72F3" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00FD738C" w:rsidP="007A1149">
                           <w:pPr>
-                            <w:pStyle w:val="ListParagraph"/>
+                            <w:pStyle w:val="Luettelokappale"/>
+                            <w:spacing w:before="240"/>
                           </w:pPr>
                           <w:r>
                             <w:t>POLICY BRIEF</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="78B5FB65" id="Rectangle 131" o:spid="_x0000_s1031" alt="&quot;&quot;" style="position:absolute;margin-left:-.15pt;margin-top:35.3pt;width:233.5pt;height:71.4pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0TJPH9AEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0Fu2zAQvBfoHwjea1mG7diC5SBwkKJA&#10;2gZI8wCKoiSiFJdd0pbc13dJO47R3IpeBC6XHM7Mjja3Y2/YQaHXYEueT6acKSuh1rYt+cuPh08r&#10;znwQthYGrCr5UXl+u/34YTO4Qs2gA1MrZARifTG4knchuCLLvOxUL/wEnLLUbAB7EajENqtRDITe&#10;m2w2nS6zAbB2CFJ5T7v3pybfJvymUTJ8bxqvAjMlJ24hfTF9q/jNthtRtChcp+WZhvgHFr3Qlh69&#10;QN2LINge9TuoXksED02YSOgzaBotVdJAavLpX2qeO+FU0kLmeHexyf8/WPnt8OyeMFL37hHkT88s&#10;7DphW3WHCEOnRE3P5dGobHC+uFyIhaerrBq+Qk2jFfsAyYOxwT4Ckjo2JquPF6vVGJikzdl6uZgv&#10;aCKSeuvp8maVZpGJ4vW2Qx8+K+hZXJQcaZQJXRwefYhsRPF6JLEHo+sHbUwqsK12BtlB0NiX89lu&#10;tUgCSOT1MWPjYQvx2gkx7iSZUVkMkS/CWI1M10Q5QsSdCuoj6UY4pYnST4sO8DdnAyWp5P7XXqDi&#10;zHyx5N06n89j9FIxX9zMqMDrTnXdEVYSVMkDZ6flLpziuneo245eypMNFu7I70YnK95YnelTWpJD&#10;52THOF7X6dTb/7f9AwAA//8DAFBLAwQUAAYACAAAACEAPYiyy9wAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPMU/DMBSEdyT+g/WQ2FqnaZSiNC9VhdQFllIYGJ341Y6In6PYbcO/x0wwnu509129&#10;m90grjSF3jPCapmBIO687tkgfLwfFk8gQlSs1eCZEL4pwK65v6tVpf2N3+h6ikakEg6VQrAxjpWU&#10;obPkVFj6kTh5Zz85FZOcjNSTuqVyN8g8y0rpVM9pwaqRni11X6eLQ1C+eH1xlMtDezTD3nZHpk+D&#10;+Pgw77cgIs3xLwy/+AkdmsTU+gvrIAaExToFETZZCSLZRVluQLQI+WpdgGxq+f9A8wMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD0TJPH9AEAAMcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9iLLL3AAAAAgBAAAPAAAAAAAAAAAAAAAAAE4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="#642c85" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="152D72F3" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00FD738C" w:rsidP="00FD738C">
+                  <w:p w14:paraId="152D72F3" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00FD738C" w:rsidP="007A1149">
                     <w:pPr>
-                      <w:pStyle w:val="ListParagraph"/>
+                      <w:pStyle w:val="Luettelokappale"/>
+                      <w:spacing w:before="240"/>
                     </w:pPr>
                     <w:r>
                       <w:t>POLICY BRIEF</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00FD738C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B06672" wp14:editId="35D9B5A8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="7563485" cy="1612900"/>
               <wp:effectExtent l="0" t="0" r="0" b="6350"/>
               <wp:wrapNone/>
               <wp:docPr id="137" name="Rectangle 132">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
@@ -1912,75 +1826,75 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="026CC5AF" w14:textId="77777777" w:rsidR="009D17CC" w:rsidRDefault="009D17CC" w:rsidP="009D17CC">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="05B06672" id="Rectangle 132" o:spid="_x0000_s1032" alt="&quot;&quot;" style="position:absolute;margin-left:544.35pt;margin-top:0;width:595.55pt;height:127pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFm67U9wEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpKwwC4RYYWgVJW2&#10;F2nbD3AcJ7GaeNyxIaFf37FhWdS+VX2xPDP28Zwzx6vHse/YUaHTYAqeTVLOlJFQadMU/Pu3/bsH&#10;zpwXphIdGFXwk3L8cf32zWqwuZpCC12lkBGIcflgC956b/MkcbJVvXATsMpQsQbshacQm6RCMRB6&#10;3yXTNF0kA2BlEaRyjrK7c5GvI35dK+m/1LVTnnUFp958XDGuZViT9UrkDQrbanlpQ/xDF73Qhh69&#10;Qu2EF+yA+i+oXksEB7WfSOgTqGstVeRAbLL0DzbPrbAqciFxnL3K5P4frPx8fLZfMbTu7BPIH44Z&#10;2LbCNGqDCEOrREXPZUGoZLAuv14IgaOrrBw+QUWjFQcPUYOxxj4AEjs2RqlPV6nV6Jmk5P18cTd7&#10;mHMmqZYtsukyjcNIRP5y3aLzHxT0LGwKjjTLCC+OT86HdkT+ciS2D52u9rrrYoBNue2QHQXNfbnZ&#10;vd/vIwNieXusM+GwgXDtjBgykWegFlzkcj+WI9NVwe8CRMiUUJ2IOMLZTmR/2rSAvzgbyEoFdz8P&#10;AhVn3UdD4i2z2Sx4Lwaz+f2UArytlLcVYSRBFdxzdt5u/dmvB4u6aemlLMpgYEOC1zpK8drVpX2y&#10;S1ToYu3gx9s4nnr9gOvfAAAA//8DAFBLAwQUAAYACAAAACEA9MNFI9wAAAAGAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j9B2srcUHUSVWqEuJUFQg4AoUP2MZLHBGvU9tNU74elwtcVhrN&#10;aOZtuR5tJwbyoXWsIJ9lIIhrp1tuFHy8P16vQISIrLFzTApOFGBdTS5KLLQ78hsN29iIVMKhQAUm&#10;xr6QMtSGLIaZ64mT9+m8xZikb6T2eEzltpPzLFtKiy2nBYM93Ruqv7YHq4Cf3eL1ZbjaP+mH72V7&#10;MivjMSh1OR03dyAijfEvDGf8hA5VYtq5A+sgOgXpkfh7z15+m+cgdgrmN4sMZFXK//jVDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFm67U9wEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0w0Uj3AAAAAYBAAAPAAAAAAAAAAAAAAAAAFEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="#9adeff" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="026CC5AF" w14:textId="77777777" w:rsidR="009D17CC" w:rsidRDefault="009D17CC" w:rsidP="009D17CC">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F49621D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="718445D0"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2057,144 +1971,160 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1263226528">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="64"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00631AFE"/>
     <w:rsid w:val="000B3E26"/>
+    <w:rsid w:val="000F1350"/>
     <w:rsid w:val="0015285A"/>
     <w:rsid w:val="0017039B"/>
+    <w:rsid w:val="00171A33"/>
     <w:rsid w:val="001B2E72"/>
     <w:rsid w:val="00243C64"/>
+    <w:rsid w:val="0027717B"/>
     <w:rsid w:val="00290489"/>
     <w:rsid w:val="00314BBA"/>
+    <w:rsid w:val="00363614"/>
+    <w:rsid w:val="0038455C"/>
+    <w:rsid w:val="003D02CC"/>
     <w:rsid w:val="00400E12"/>
     <w:rsid w:val="00407AC1"/>
     <w:rsid w:val="00430FE4"/>
     <w:rsid w:val="00440C39"/>
+    <w:rsid w:val="004561E7"/>
     <w:rsid w:val="004B4944"/>
+    <w:rsid w:val="004D56FB"/>
     <w:rsid w:val="004F61B0"/>
+    <w:rsid w:val="00586D15"/>
     <w:rsid w:val="005B54D8"/>
+    <w:rsid w:val="005D419C"/>
+    <w:rsid w:val="00600BCC"/>
     <w:rsid w:val="00631AFE"/>
+    <w:rsid w:val="0064062D"/>
     <w:rsid w:val="00686BDB"/>
     <w:rsid w:val="006A23FB"/>
     <w:rsid w:val="006D5A8D"/>
+    <w:rsid w:val="007A1149"/>
     <w:rsid w:val="007D5984"/>
     <w:rsid w:val="00836FB4"/>
+    <w:rsid w:val="00892DAB"/>
     <w:rsid w:val="008A4FD7"/>
     <w:rsid w:val="008E6523"/>
     <w:rsid w:val="009A357F"/>
     <w:rsid w:val="009D17CC"/>
     <w:rsid w:val="00A46C73"/>
     <w:rsid w:val="00AB296B"/>
     <w:rsid w:val="00C07622"/>
     <w:rsid w:val="00D25F78"/>
     <w:rsid w:val="00D748BC"/>
+    <w:rsid w:val="00DB2C24"/>
     <w:rsid w:val="00DC6A30"/>
+    <w:rsid w:val="00DD2D0A"/>
     <w:rsid w:val="00F35E15"/>
     <w:rsid w:val="00FD738C"/>
+    <w:rsid w:val="00FE30B4"/>
     <w:rsid w:val="00FF23E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2CF4176D"/>
   <w15:docId w15:val="{131A928A-8B36-4D4F-9DC4-21B0B3266885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2546,452 +2476,448 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00407AC1"/>
+    <w:rsid w:val="00DB2C24"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00243C64"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="240" w:line="221" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00243C64"/>
+    <w:rsid w:val="005D419C"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="240"/>
+      <w:spacing w:before="320" w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Otsikko2"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00430FE4"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F35E15"/>
     <w:pPr>
       <w:spacing w:before="249" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB296B"/>
+    <w:rsid w:val="007A1149"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+      <w:rFonts w:eastAsia="Microsoft YaHei"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:w w:val="80"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3E26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
+    <w:name w:val="Ylätunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B3E26"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3E26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
+    <w:name w:val="Alatunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B3E26"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="NormaaliWWW">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015285A"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="SelitetekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00314BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
+    <w:name w:val="Seliteteksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00314BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Otsikko">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Otsikko2"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="OtsikkoChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005B54D8"/>
     <w:pPr>
       <w:spacing w:before="480"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="005B54D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Eivli">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Text"/>
-    <w:basedOn w:val="BodyText"/>
+    <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00407AC1"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:ind w:left="2835"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Kuvaotsikko">
     <w:name w:val="caption"/>
     <w:aliases w:val="Footer text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB296B"/>
+    <w:rsid w:val="00DD2D0A"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arimo" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arimo" w:cs="Arimo"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arimo"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
     <w:name w:val="Table Grid"/>
     <w:aliases w:val="Taulukko"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F35E15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="120" w:beforeAutospacing="0" w:afterLines="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tblPr>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9ADEFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Alaotsikko">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="AlaotsikkoChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00400E12"/>
     <w:pPr>
       <w:spacing w:after="600"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
+    <w:name w:val="Alaotsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaotsikko"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00400E12"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="sv-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00430FE4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="sv-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Paikkamerkkiteksti">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00430FE4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlinkki">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00686BDB"/>
     <w:rPr>
       <w:color w:val="21578A" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saavutettavasti.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21578A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C50084"/>
       </a:accent2>
       <a:accent3>
@@ -3277,199 +3203,193 @@
       </a:bodyPr>
       <a:lstStyle/>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DABDE5D481929A49AA94DA93AFE0D2DC" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3f240fd2d8c2b6891d44064ed29b88ed">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4aeb20c0e3442673af7ee10786458764">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{234216F2-0B26-4123-A146-16F25DE3F44E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E3D6DF3-2042-4934-ACEC-1EA719C77803}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F168758-F31C-4EC6-BBD6-0CFE65ABCAA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35FD6055-538A-45AC-8D07-6C62F96C8CA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>310</Words>
-  <Characters>2513</Characters>
+  <Words>286</Words>
+  <Characters>2574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>POLICY BRIEF_ratti</vt:lpstr>
       <vt:lpstr>POLICY BRIEF_ratti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fimea</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2818</CharactersWithSpaces>
+  <CharactersWithSpaces>2838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>POLICY BRIEF_ratti</dc:title>
   <dc:creator>NN</dc:creator>
   <cp:keywords>DADlnKgTR-0,BAC2wzxTE2w</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-09-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Canva</vt:lpwstr>