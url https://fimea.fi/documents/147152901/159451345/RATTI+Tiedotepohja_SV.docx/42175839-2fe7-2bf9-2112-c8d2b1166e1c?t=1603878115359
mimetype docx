--- v0 (2025-10-26)
+++ v1 (2026-04-16)
@@ -1,903 +1,754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Ordningsnummer"/>
         <w:tag w:val="Järjestysnumero"/>
         <w:id w:val="1860465399"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="D662D80E961F4685BC50FA63718A600D"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+        <w:p w14:paraId="34B68677" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
           <w:pPr>
             <w:pStyle w:val="Eivli"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof w:val="0"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>1/2020 | Meddelande om studie som inleds</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00243C64">
+    <w:p w14:paraId="6A1A6450" w14:textId="46C9AB14" w:rsidR="006C20DB" w:rsidRPr="006C20DB" w:rsidRDefault="006C20DB" w:rsidP="006C20DB">
+      <w:pPr>
+        <w:ind w:left="4139"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C20DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nationella Nätverket för läkemedelsinformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59515E6B" w14:textId="2F9E61CB" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00243C64">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:r>
         <w:t>En studie börjar om detta tema</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00430FE4" w:rsidP="00400E12">
+    <w:p w14:paraId="21A00AE3" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00430FE4" w:rsidP="00400E12">
       <w:pPr>
         <w:pStyle w:val="Alaotsikko"/>
       </w:pPr>
       <w:r>
         <w:t>F. Forskare, S. Statistiker, P. Professor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00400E12">
+    <w:p w14:paraId="13CE5C0B" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00400E12">
       <w:pPr>
         <w:pStyle w:val="Otsikko"/>
       </w:pPr>
       <w:r>
-        <w:t>Här skriver</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> du in en rubrik om studiens mål eller genomförare</w:t>
+        <w:t>Här skriver du in en rubrik om studiens mål eller genomförare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="6EADC099" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Skriv ner studiens huvudmål och eventuella undermål</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="1AC2AD0A" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Berätta vilka som arrangerar projektet (kontaktpersonerna anges i slutet av meddelandet)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="39750B0F" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Berätta tidtabellen för studien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="5A3621A7" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Du k</w:t>
       </w:r>
       <w:r w:rsidR="003D34AB">
         <w:t>an använda bilder eller diagram</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för att åskådliggöra studiens mål och väcka uppmärksamhet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="69B5F063" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Här uppger du i korthet material och metoder som använts i studien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00430FE4">
+    <w:p w14:paraId="03D3F550" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00430FE4">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t>Anvisning: Beskriv kortfattat och på ett allmänt plan. Exempel: ”Undersökningsmaterialet samlas in i en enkätundersökning som är representativ för befolkningen”, ”Det material som används kommer ur FPA:s register över receptbelagda läkemedel som expedierats på apotek”, ”Tio diabetespatienter kommer att intervjuas för undersökningen”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="7576AE63" w14:textId="77777777" w:rsidR="00430FE4" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:t>Här anger du en rubrik om bakgrunden eller en beskrivning av problemet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+    <w:p w14:paraId="650D123C" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t>Beskriv det läkemedelspolitiska problem som resultaten på din undersökning föreslås lösa eller ge mer information om. Berätta vilken betydelse problemet har för samhället, hälso- och sjukvården, patienterna eller medborgarna.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="008A4FD7" w:rsidP="00430FE4">
+    <w:p w14:paraId="418174D1" w14:textId="77777777" w:rsidR="006D5A8D" w:rsidRPr="00B46C0B" w:rsidRDefault="008A4FD7" w:rsidP="00430FE4">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Mer information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00E10538">
+    <w:p w14:paraId="1E6B5AC8" w14:textId="6745584C" w:rsidR="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00E10538">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Anvisning: Uppge kontaktinformationen för de personer som vid behov kan kontaktas. Om du vill kan du även beskriva deras kompetens och vilka frågor de kan besvara. </w:t>
+        <w:t>Anvisning: Uppge kontaktinformationen för de personer som vid behov kan kontaktas. Om du vill kan du även beskriva deras kompetens och vilka frågor de kan besvara. Detta gäller särskilt om kontaktpersonerna har olika kompetensprofiler. Du kan också lägga till projektets webbplats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178670DE" w14:textId="795C9FCA" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00BD07E0" w:rsidP="000D0170">
+      <w:r>
+        <w:t xml:space="preserve">Meddelandet har utarbetats av forskningsgruppen. Ansvaret för innehållet och distributionen hör till forskargruppen. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7BF2" w:rsidRPr="007B7BF2">
+        <w:t>Det nationella nätverket för läkemedelsinformation</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7BF2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...112 lines deleted...]
-        </mc:AlternateContent>
+        <w:t>och upprätthållaren av publiceringsplattformen ansvarar inte för innehållet i enskilda meddelanden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidSect="00B46C0B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="2552" w:right="1247" w:bottom="1134" w:left="1247" w:header="567" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00776BCD" w:rsidRDefault="00776BCD">
+    <w:p w14:paraId="6A718427" w14:textId="77777777" w:rsidR="007C3A3B" w:rsidRDefault="007C3A3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00776BCD" w:rsidRDefault="00776BCD">
+    <w:p w14:paraId="19A6B50D" w14:textId="77777777" w:rsidR="007C3A3B" w:rsidRDefault="007C3A3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00776BCD" w:rsidRDefault="00776BCD">
+    <w:p w14:paraId="392FDA73" w14:textId="77777777" w:rsidR="007C3A3B" w:rsidRDefault="007C3A3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00776BCD" w:rsidRDefault="00776BCD">
+    <w:p w14:paraId="4B137CD2" w14:textId="77777777" w:rsidR="007C3A3B" w:rsidRDefault="007C3A3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000B3E26" w:rsidRDefault="007B451C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="565B802E" w14:textId="18A98022" w:rsidR="000B3E26" w:rsidRDefault="00BF71C5">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD82D2" wp14:editId="19F0901A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD82D2" wp14:editId="12E4C68C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-630555</wp:posOffset>
+                <wp:posOffset>-747702</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>139129</wp:posOffset>
+                <wp:posOffset>210667</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2182265" cy="638933"/>
-              <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+              <wp:extent cx="1809575" cy="566266"/>
+              <wp:effectExtent l="0" t="0" r="635" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Text Box 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2182265" cy="638933"/>
+                        <a:ext cx="1809575" cy="566266"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="642C85"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00B46C0B" w:rsidRPr="009975BC" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+                        <w:p w14:paraId="086F1852" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00BF71C5" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
                           <w:pPr>
                             <w:spacing w:before="120"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+                              <w:rFonts w:eastAsia="Microsoft YaHei"/>
                               <w:sz w:val="45"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00BF71C5">
                             <w:rPr>
-                              <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="45"/>
                             </w:rPr>
                             <w:t>MEDDELANDE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="31DD82D2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-49.65pt;margin-top:10.95pt;width:171.85pt;height:50.3pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQjayDfgIAAAEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfVLnNS26lRtukyT&#10;uhep3Q8ggGM0GxiQ2F21/74Dx2m7F2ma5g/4gOPhuXvuuLgcuhYduLFCyQonZzFGXFLFhNxV+PP9&#10;ZpZjZB2RjLRK8go/cIsvV69fXfS65KlqVMu4QQAibdnrCjfO6TKKLG14R+yZ0lzCZq1MRxxMzS5i&#10;hvSA3rVRGsfLqFeGaaMotxZWb8ZNvAr4dc2p+1jXljvUVhi4uTCaMG79GK0uSLkzRDeCHmmQf2DR&#10;ESHh0hPUDXEE7Y34BaoT1CirandGVRepuhaUhxggmiT+KZq7hmgeYoHkWH1Kk/1/sPTD4ZNBgoF2&#10;c4wk6UCjez44dK0GlCQ+P722JbjdaXB0A6yDb4jV6ltFv1gk1bohcsevjFF9wwkDfuFk9OzoiGM9&#10;yLZ/rxjcQ/ZOBaChNp1PHqQDATro9HDSxnOhsJgmeZouFxhR2FvO82I+9+QiUk6ntbHuLVcd8kaF&#10;DWgf0Mnh1rrRdXLxl1nVCrYRbRsmZrddtwYdCNTJMkvX+eKI/sKtld5ZKn9sRBxXgCTc4fc83aD7&#10;Y5GkWXydFrPNMj+fZZtsMSvO43wWJ8V1sYyzIrvZfPcEk6xsBGNc3grJpxpMsr/T+NgNY/WEKkR9&#10;hYtFuhgl+mOQcfh+F2QnHLRkK7oK5ycnUnph30gGYZPSEdGOdvSSfhAEcjD9Q1ZCGXjlxxpww3YA&#10;FF8bW8UeoCCMAr1AdXhHwGiU+YZRDz1ZYft1TwzHqH0noah8A0+GmYztZBBJ4WiFHUajuXZjo++1&#10;EbsGkMeyleoKCq8WoSaeWABlP4E+C+SPb4Jv5Ofz4PX0cq1+AAAA//8DAFBLAwQUAAYACAAAACEA&#10;2NYTLeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr1A2oCXEqhECF&#10;C1IL6nkbL0lEvE5jtwl/jznBcTVPM2+L9WQ7cabBt441LOYJCOLKmZZrDR/vz7MVCB+QDXaOScM3&#10;eViXlxcF5saNvKXzLtQilrDPUUMTQp9L6auGLPq564lj9ukGiyGeQy3NgGMst51USXInLbYcFxrs&#10;6bGh6mt3shq2GJ7U26bl/aaWL+PSHun15qj19dX0cA8i0BT+YPjVj+pQRqeDO7HxotMwy7JlRDWo&#10;RQYiAipNUxCHSCp1C7Is5P8Xyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEI2sg34C&#10;AAABBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2NYT&#10;LeAAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#642c85" stroked="f">
+            <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-58.85pt;margin-top:16.6pt;width:142.5pt;height:44.6pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATo2wu7AEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07QVDSVqulq6WoS0&#10;sEgLH+A4TmLheMzYbVK+nrGTdrm8IV6ssWfmzJwz493N2Bt2Uug12JKvFkvOlJVQa9uW/OuX+1db&#10;znwQthYGrCr5WXl+s3/5Yje4Qq2hA1MrZARifTG4knchuCLLvOxUL/wCnLLkbAB7EeiKbVajGAi9&#10;N9l6ucyzAbB2CFJ5T693k5PvE37TKBkem8arwEzJqbeQTkxnFc9svxNFi8J1Ws5tiH/oohfaUtEr&#10;1J0Igh1R/wXVa4ngoQkLCX0GTaOlShyIzWr5B5unTjiVuJA43l1l8v8PVn46PbnPyML4DkYaYCLh&#10;3QPIb55ZOHTCtuoWEYZOiZoKr6Jk2eB8MadGqX3hI0g1fISahiyOARLQ2GAfVSGejNBpAOer6GoM&#10;TMaS2+XbzZsNZ5J8mzxf53kqIYpLtkMf3ivoWTRKjjTUhC5ODz7EbkRxCYnFPBhd32tj0gXb6mCQ&#10;nQQtQP56fdhuZvTfwoyNwRZi2oQYXxLNyGziGMZqJGekW0F9JsII00LRByCjA/zB2UDLVHL//ShQ&#10;cWY+WBItbt7FwItRXQxhJaWWPHA2mYcwbejRoW47Qp7GYuGWhG104vzcxdwnLUiSYl7muIG/3lPU&#10;85fb/wQAAP//AwBQSwMEFAAGAAgAAAAhALytCGXgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJC5oS5uiFZWmE0KgwQVpA3H2GtNWNE7XZGt5e7IT3Gz50+/vL9ez7cWJRt85&#10;1pAuExDEtTMdNxo+3p8XdyB8QDbYOyYNP+RhXV1elFgYN/GWTrvQiBjCvkANbQhDIaWvW7Lol24g&#10;jrcvN1oMcR0baUacYrjtpUqSlbTYcfzQ4kCPLdXfu6PVsMXwpN42HX9uGvkyZfZArzcHra+v5od7&#10;EIHm8AfDWT+qQxWd9u7IxotewyJN8zyyGrJMgTgTqzwDsY+DUrcgq1L+71D9AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABOjbC7sAQAAugMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALytCGXgAAAACwEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" fillcolor="#642c85" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00B46C0B" w:rsidRPr="009975BC" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+                  <w:p w14:paraId="086F1852" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00BF71C5" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
                     <w:pPr>
                       <w:spacing w:before="120"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+                        <w:rFonts w:eastAsia="Microsoft YaHei"/>
                         <w:sz w:val="45"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00BF71C5">
                       <w:rPr>
-                        <w:rFonts w:ascii="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
                         <w:color w:val="FFFFFF"/>
                         <w:sz w:val="45"/>
                       </w:rPr>
                       <w:t>MEDDELANDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B46C0B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65E65F85" wp14:editId="28466B25">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-791845</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>141451</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1878516" cy="638933"/>
               <wp:effectExtent l="0" t="0" r="7620" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Rectangle 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1878516" cy="638933"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="642C85"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+                        <w:p w14:paraId="669DFD20" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="fi-FI"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 10" o:spid="_x0000_s1028" style="position:absolute;margin-left:-62.35pt;margin-top:11.15pt;width:147.9pt;height:50.3pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArsUHsiAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0jaJlk6jowhp&#10;wMTgB7i201g4trHdpgPx3zk7bdcBHxCiH1Kf7/z4ubvnfHW97yXaceuEVg3OLlKMuKKaCbVp8OdP&#10;q0mJkfNEMSK14g1+5A5fL16+uBpMzXPdacm4RQCiXD2YBnfemzpJHO14T9yFNlyBs9W2Jx5Mu0mY&#10;JQOg9zLJ03SWDNoyYzXlzsHu7ejEi4jftpz6D23ruEeywcDNx6+N33X4JosrUm8sMZ2gBxrkH1j0&#10;RCi49AR1SzxBWyt+g+oFtdrp1l9Q3Se6bQXlMQfIJkt/yeahI4bHXKA4zpzK5P4fLH2/u7dIMOhd&#10;jpEiPfToI1SNqI3kKIsFGoyrIe7B3NuQojN3mn5xSOllB2H8xlo9dJwwoJWFgibPDgTDwVG0Ht5p&#10;BvBk63Ws1b61fQCEKqB9bMnjqSV87xGFzaycl9NshhEF3+yyrC4v4xWkPp421vk3XPcoLBpsgXxE&#10;J7s75wMbUh9DInstBVsJKaNhN+ultGhHQB6zIl+W0wO6Ow+TKgQrHY6NiOMOkIQ7gi/Qje3+XmV5&#10;kb7Kq8lqVs4nxaqYTqp5Wk7SrHpVzdKiKm5XPwLBrKg7wRhXd0Lxo/Sy4u9aexiCUTRRfGhocDXN&#10;pzH3Z+zdeZJp/P0pyV54mEQp+gaXpyBSh8a+VizOiSdCjuvkOf1YZajB8T9WJcogdD4Mo6v9fr0f&#10;hRZuDztrzR5BF1ZD22A24RWBRaftN4wGmMgGu69bYjlG8q0CbVVZUYQRjkYxnedg2HPP+txDFAWo&#10;BnuMxuXSj2O/NVZsOrgpi6VS+gb02IoolSdWBxXD1MWcDi9EGOtzO0Y9vWOLnwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOTGRzDdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;2jAxKE2nCWkXuIzBgaPbmKSicaom28rbk53gZsuffn9/vZn9IE40xT6whnJZgCDugunZavh43y0e&#10;QMSEbHAITBp+KMKmub6qsTLhzG90OiQrcgjHCjW4lMZKytg58hiXYSTOt68weUx5naw0E55zuB+k&#10;Kop76bHn/MHhSM+Ouu/D0WvAsHp98aTkrt3bYeu6PdOn1fr2Zt4+gUg0pz8YLvpZHZrs1IYjmygG&#10;DYtSrdaZ1aDUHYgLsS5LEG0elHoE2dTyf4fmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACuxQeyIAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOTGRzDdAAAACwEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#642c85" stroked="f">
+            <v:rect w14:anchorId="65E65F85" id="Rectangle 10" o:spid="_x0000_s1027" style="position:absolute;margin-left:-62.35pt;margin-top:11.15pt;width:147.9pt;height:50.3pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHJvWX8gEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817L8iiNYDgIHKQqk&#10;TYG0H0BRlESU4rJL2pL79V3SjmO0t6IXgvua3R0ON3djb9hBoddgS55PppwpK6HWti3592+PH9ac&#10;+SBsLQxYVfKj8vxu+/7dZnCFmkEHplbICMT6YnAl70JwRZZ52ale+Ak4ZSnYAPYikIltVqMYCL03&#10;2Ww6XWUDYO0QpPKevA+nIN8m/KZRMjw3jVeBmZLTbCGdmM4qntl2I4oWheu0PI8h/mGKXmhLTS9Q&#10;DyIItkf9F1SvJYKHJkwk9Bk0jZYq7UDb5NM/tnnphFNpFyLHuwtN/v/Byi+HF/cV4+jePYH84ZmF&#10;XSdsq+4RYeiUqKldHonKBueLS0E0PJWyavgMNT2t2AdIHIwN9hGQtmNjovp4oVqNgUly5uub9TJf&#10;cSYptpqvb+fz1EIUr9UOffiooGfxUnKkp0zo4vDkQ5xGFK8paXowun7UxiQD22pnkB0EPftqMdut&#10;l2d0f51mbEy2EMtOiNGT1oybRRH5IozVyHR95iB6KqiPtDfCSU2kfrp0gL84G0hJJfc/9wIVZ+aT&#10;Je5u88UiSi8Zi+XNjAy8jlTXEWElQZU8cHa67sJJrnuHuu2oU55osHBPfDc6UfE21Xl8Ukti6Kzs&#10;KMdrO2W9/b/tbwAAAP//AwBQSwMEFAAGAAgAAAAhAOTGRzDdAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG5b2jAxKE2nCWkXuIzBgaPbmKSicaom28rbk53gZsuffn9/vZn9&#10;IE40xT6whnJZgCDugunZavh43y0eQMSEbHAITBp+KMKmub6qsTLhzG90OiQrcgjHCjW4lMZKytg5&#10;8hiXYSTOt68weUx5naw0E55zuB+kKop76bHn/MHhSM+Ouu/D0WvAsHp98aTkrt3bYeu6PdOn1fr2&#10;Zt4+gUg0pz8YLvpZHZrs1IYjmygGDYtSrdaZ1aDUHYgLsS5LEG0elHoE2dTyf4fmFwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAcm9ZfyAQAAxwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOTGRzDdAAAACwEAAA8AAAAAAAAAAAAAAAAATAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" fillcolor="#642c85" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
+                  <w:p w14:paraId="669DFD20" w14:textId="77777777" w:rsidR="00B46C0B" w:rsidRPr="00B46C0B" w:rsidRDefault="00B46C0B" w:rsidP="00B46C0B">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="fi-FI"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000B3E26" w:rsidRDefault="000B3E26">
+  <w:p w14:paraId="5604AC6F" w14:textId="1FD3BA94" w:rsidR="000B3E26" w:rsidRDefault="000B3E26">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FD738C" w:rsidRDefault="007B451C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2864B793" w14:textId="6F66852D" w:rsidR="00FD738C" w:rsidRDefault="00FD738C">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r w:rsidRPr="007B451C">
-[...67 lines deleted...]
-    <w:r w:rsidR="00FD738C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5034775D" wp14:editId="07D410B1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5034775D" wp14:editId="4B100596">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-1905</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>448310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2965450" cy="906780"/>
               <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="138" name="Rectangle 131"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2965450" cy="906780"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="642C85"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00B46C0B" w:rsidP="00FD738C">
+                        <w:p w14:paraId="03DDC7C1" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00B46C0B" w:rsidP="00BF71C5">
                           <w:pPr>
                             <w:pStyle w:val="Luettelokappale"/>
+                            <w:spacing w:before="240"/>
                           </w:pPr>
                           <w:r>
                             <w:t>MEDDELANDE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5034775D" id="Rectangle 131" o:spid="_x0000_s1029" style="position:absolute;margin-left:-.15pt;margin-top:35.3pt;width:233.5pt;height:71.4pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/brgEiwIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvLkraJlk5bRxHS&#10;gInBD3Btp7FwbGO7TQfiv3N21tICHxCiH1xf7nx+7p7nfHW97yXaceuEVg3OLlKMuKKaCbVp8KeP&#10;q8kcI+eJYkRqxRv8xB2+Xrx8cTWYmue605JxiyCJcvVgGtx5b+okcbTjPXEX2nAFzlbbnngw7SZh&#10;lgyQvZdJnqbTZNCWGaspdw6+3o1OvIj525ZT/75tHfdINhiw+bjauK7DmiyuSL2xxHSCPsMg/4Ci&#10;J0LBpcdUd8QTtLXit1S9oFY73foLqvtEt62gPNYA1WTpL9U8dsTwWAs0x5ljm9z/S0vf7R4sEgy4&#10;uwSqFOmBpA/QNqI2kqPsMgstGoyrIfLRPNhQpDP3mn52SOllB3H8xlo9dJwwABbjk7MDwXBwFK2H&#10;t5pBfrL1OnZr39o+JIQ+oH0k5elICt97ROFjXk3LogTuKPiqdDqbR9YSUh9OG+v8a657FDYNtoA+&#10;Zie7e+cBPYQeQiJ6LQVbCSmjYTfrpbRoR0Ag0yJfzstQMBxxp2FShWClw7HRPX4BkHBH8AW4kfBv&#10;VZYX6W1eTVbT+WxSrIpyUs3S+STNqttqmhZVcbf6HgBmRd0Jxri6F4ofxJcVf0fu8xiMsonyQwP0&#10;p8zLWPsZendaZBp/fyqyFx5mUYq+wfNjEKkDsa8Ug7JJ7YmQ4z45hx9bBj04/MeuRBkE5kcF+f16&#10;H6WWHzS11uwJdGE10AYMwzsCm07brxgNMJMNdl+2xHKM5BsF2qqyoghDHI2inOVg2FPP+tRDFIVU&#10;DfYYjdulHwd/a6zYdHBTFlul9A3osRVRKkGrIyqoJBgwd7Gm5zciDPapHaN+vmSLHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAD2IssvcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1&#10;kNhap2mUojQvVYXUBZZSGBid+NWOiJ+j2G3Dv8dMMJ7udPddvZvdIK40hd4zwmqZgSDuvO7ZIHy8&#10;HxZPIEJUrNXgmRC+KcCuub+rVaX9jd/oeopGpBIOlUKwMY6VlKGz5FRY+pE4eWc/ORWTnIzUk7ql&#10;cjfIPMtK6VTPacGqkZ4tdV+ni0NQvnh9cZTLQ3s0w952R6ZPg/j4MO+3ICLN8S8Mv/gJHZrE1PoL&#10;6yAGhMU6BRE2WQki2UVZbkC0CPlqXYBsavn/QPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAf264BIsCAAARBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAPYiyy9wAAAAIAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="#642c85" stroked="f">
+            <v:rect w14:anchorId="5034775D" id="Rectangle 131" o:spid="_x0000_s1028" style="position:absolute;margin-left:-.15pt;margin-top:35.3pt;width:233.5pt;height:71.4pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0TJPH9AEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0Fu2zAQvBfoHwjea1mG7diC5SBwkKJA&#10;2gZI8wCKoiSiFJdd0pbc13dJO47R3IpeBC6XHM7Mjja3Y2/YQaHXYEueT6acKSuh1rYt+cuPh08r&#10;znwQthYGrCr5UXl+u/34YTO4Qs2gA1MrZARifTG4knchuCLLvOxUL/wEnLLUbAB7EajENqtRDITe&#10;m2w2nS6zAbB2CFJ5T7v3pybfJvymUTJ8bxqvAjMlJ24hfTF9q/jNthtRtChcp+WZhvgHFr3Qlh69&#10;QN2LINge9TuoXksED02YSOgzaBotVdJAavLpX2qeO+FU0kLmeHexyf8/WPnt8OyeMFL37hHkT88s&#10;7DphW3WHCEOnRE3P5dGobHC+uFyIhaerrBq+Qk2jFfsAyYOxwT4Ckjo2JquPF6vVGJikzdl6uZgv&#10;aCKSeuvp8maVZpGJ4vW2Qx8+K+hZXJQcaZQJXRwefYhsRPF6JLEHo+sHbUwqsK12BtlB0NiX89lu&#10;tUgCSOT1MWPjYQvx2gkx7iSZUVkMkS/CWI1M10Q5QsSdCuoj6UY4pYnST4sO8DdnAyWp5P7XXqDi&#10;zHyx5N06n89j9FIxX9zMqMDrTnXdEVYSVMkDZ6flLpziuneo245eypMNFu7I70YnK95YnelTWpJD&#10;52THOF7X6dTb/7f9AwAA//8DAFBLAwQUAAYACAAAACEAPYiyy9wAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPMU/DMBSEdyT+g/WQ2FqnaZSiNC9VhdQFllIYGJ341Y6In6PYbcO/x0wwnu509129&#10;m90grjSF3jPCapmBIO687tkgfLwfFk8gQlSs1eCZEL4pwK65v6tVpf2N3+h6ikakEg6VQrAxjpWU&#10;obPkVFj6kTh5Zz85FZOcjNSTuqVyN8g8y0rpVM9pwaqRni11X6eLQ1C+eH1xlMtDezTD3nZHpk+D&#10;+Pgw77cgIs3xLwy/+AkdmsTU+gvrIAaExToFETZZCSLZRVluQLQI+WpdgGxq+f9A8wMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD0TJPH9AEAAMcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9iLLL3AAAAAgBAAAPAAAAAAAAAAAAAAAAAE4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="#642c85" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00B46C0B" w:rsidP="00FD738C">
+                  <w:p w14:paraId="03DDC7C1" w14:textId="77777777" w:rsidR="00FD738C" w:rsidRPr="00AB296B" w:rsidRDefault="00B46C0B" w:rsidP="00BF71C5">
                     <w:pPr>
                       <w:pStyle w:val="Luettelokappale"/>
+                      <w:spacing w:before="240"/>
                     </w:pPr>
                     <w:r>
-                      <w:t xml:space="preserve">MEDDELANDE</w:t>
+                      <w:t>MEDDELANDE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E932D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B4411EE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1080,171 +931,183 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1324625652">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="258607255">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00631AFE"/>
     <w:rsid w:val="000B3E26"/>
+    <w:rsid w:val="000D0170"/>
+    <w:rsid w:val="000F1350"/>
     <w:rsid w:val="0015285A"/>
     <w:rsid w:val="00243C64"/>
+    <w:rsid w:val="00270176"/>
     <w:rsid w:val="00290489"/>
     <w:rsid w:val="00314BBA"/>
     <w:rsid w:val="003821A2"/>
     <w:rsid w:val="003D34AB"/>
     <w:rsid w:val="00400E12"/>
     <w:rsid w:val="00407AC1"/>
     <w:rsid w:val="00430FE4"/>
     <w:rsid w:val="00440C39"/>
+    <w:rsid w:val="00445CD4"/>
     <w:rsid w:val="004B4944"/>
     <w:rsid w:val="005B54D8"/>
     <w:rsid w:val="00631AFE"/>
     <w:rsid w:val="00686BDB"/>
     <w:rsid w:val="006A23FB"/>
     <w:rsid w:val="006B6DD0"/>
+    <w:rsid w:val="006C20DB"/>
     <w:rsid w:val="006D5A8D"/>
+    <w:rsid w:val="00771F0A"/>
     <w:rsid w:val="00776BCD"/>
     <w:rsid w:val="007B451C"/>
+    <w:rsid w:val="007B7BF2"/>
+    <w:rsid w:val="007C3A3B"/>
     <w:rsid w:val="007D5984"/>
     <w:rsid w:val="008240F2"/>
     <w:rsid w:val="008A4FD7"/>
     <w:rsid w:val="00936010"/>
     <w:rsid w:val="00A46C73"/>
     <w:rsid w:val="00AB296B"/>
     <w:rsid w:val="00B46C0B"/>
+    <w:rsid w:val="00BD07E0"/>
+    <w:rsid w:val="00BF71C5"/>
     <w:rsid w:val="00D748BC"/>
+    <w:rsid w:val="00DC5902"/>
     <w:rsid w:val="00DD5093"/>
     <w:rsid w:val="00E10538"/>
     <w:rsid w:val="00E2750D"/>
     <w:rsid w:val="00F35E15"/>
     <w:rsid w:val="00FD738C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="765E8391"/>
   <w15:docId w15:val="{131A928A-8B36-4D4F-9DC4-21B0B3266885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1572,58 +1435,63 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00407AC1"/>
+    <w:rsid w:val="00BF71C5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00243C64"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="240" w:line="221" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
@@ -1682,56 +1550,56 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F35E15"/>
     <w:pPr>
       <w:spacing w:before="249" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB296B"/>
+    <w:rsid w:val="00BF71C5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei"/>
+      <w:rFonts w:eastAsia="Microsoft YaHei"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:w w:val="80"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3E26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
@@ -1966,259 +1834,268 @@
   <w:style w:type="character" w:styleId="Paikkamerkkiteksti">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00430FE4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlinkki">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00686BDB"/>
     <w:rPr>
       <w:color w:val="21578A" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D662D80E961F4685BC50FA63718A600D"/>
         <w:category>
           <w:name w:val="Yleiset"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{572AA750-2959-48CC-B530-5E95695327BE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00615DCF" w:rsidRDefault="00531A67" w:rsidP="00531A67">
           <w:pPr>
             <w:pStyle w:val="D662D80E961F4685BC50FA63718A600D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Paikkamerkkiteksti"/>
             </w:rPr>
             <w:t>1/2020 | Tiedote alkavasta tutkimuksesta</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00531A67"/>
+    <w:rsid w:val="000C663A"/>
+    <w:rsid w:val="000F1350"/>
+    <w:rsid w:val="00270176"/>
     <w:rsid w:val="002E288A"/>
+    <w:rsid w:val="003B7CED"/>
     <w:rsid w:val="003E4F8D"/>
     <w:rsid w:val="00531A67"/>
+    <w:rsid w:val="005E62DB"/>
     <w:rsid w:val="00615DCF"/>
+    <w:rsid w:val="00DC5902"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2546,121 +2423,106 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Paikkamerkkiteksti">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00531A67"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="280A9DA15DA7457BBF33B2DC806A26CF">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D662D80E961F4685BC50FA63718A600D">
     <w:name w:val="D662D80E961F4685BC50FA63718A600D"/>
     <w:rsid w:val="00531A67"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDC04F254417411A90E56494AAD29437">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21578A"/>
       </a:accent1>
       <a:accent2>
@@ -2998,144 +2860,144 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...8 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EBA58E9-7752-4942-AAAF-A5DB820F4613}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB18CAD4-FD94-490E-8823-063BA75BA2A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D666-1E26-4BC5-9135-6144A1BBCF93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43194419-0F37-42CE-8A44-37D15F0D24DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D666-1E26-4BC5-9135-6144A1BBCF93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB18CAD4-FD94-490E-8823-063BA75BA2A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>159</Words>
-  <Characters>1288</Characters>
+  <Words>193</Words>
+  <Characters>1566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>POLICY BRIEF_ratti</vt:lpstr>
       <vt:lpstr>POLICY BRIEF_ratti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fimea</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1445</CharactersWithSpaces>
+  <CharactersWithSpaces>1756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RATTI Tiedote</dc:title>
   <dc:creator>NN</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-09-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Canva</vt:lpwstr>