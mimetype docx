--- v0 (2026-03-02)
+++ v1 (2026-04-17)
@@ -1,723 +1,661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7EA1B7E5" w14:textId="60AA9C63" w:rsidR="00EF2B71" w:rsidRPr="003F2559" w:rsidRDefault="005D3F23">
+    <w:p w14:paraId="4C6F2D72" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Bortagande från listan över utbytbara läkemedel för perioden 1.4. – 30.6.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B23F356" w14:textId="24BFCC14" w:rsidR="006F5289" w:rsidRPr="006F5289" w:rsidRDefault="006F5289" w:rsidP="003F2559">
+    <w:p w14:paraId="602F47BA" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Alkuun"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ur listan har tagits bort på sidan 30 A16AX08 teduglutid från grupp 2484 följande preparat:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DF9832" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Alkuun"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Teduglutide Viatris 5 mg pulver och vätska till injektionsvätska, lösning Viatris Limited EU/1/25/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDE5FAC" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Alkuun"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A093B74" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Alkuun"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3A8F42" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Alkuun"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4496A0B5" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:spacing w:before="92"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tillägg till listan över utbytbara läkemedel 1.4. - 30.6.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A00F67" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547BBF7A" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:ind w:right="926"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Säkerhets- och utvecklingscentret för läkemedelsområdets förteckning över utbytbara läkemedel har utökats med följande läkemedel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6D9C17" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A09DFFE" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E2F19B" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>på sidan 205 till atc-gruppen L04AC05 ustekinumab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585BBB72" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5232F33B" w14:textId="711FACBA" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>3019 Steqeyma 45 mg injektionsvätska, lösning i förfylld injektionspenna, Celltrion Healthcare Hungary Kft. EU/1/24/1844/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AA1114" w14:textId="77777777" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225DDC4C" w14:textId="7CA2F682" w:rsidR="00435287" w:rsidRPr="007B15C0" w:rsidRDefault="00435287" w:rsidP="00435287">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B15C0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>3020 Steqeyma 90 mg injektionsvätska, lösning i förfylld injektionspenna, Celltrion Healthcare Hungary Kft. EU/1/24/1844/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D2D837" w14:textId="31AC4AA5" w:rsidR="00EE0786" w:rsidRPr="00435287" w:rsidRDefault="00BA5833" w:rsidP="008310BF">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435287">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00435287">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00435287">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E65A00E" w14:textId="77777777" w:rsidR="00BA5833" w:rsidRPr="00435287" w:rsidRDefault="00BA5833" w:rsidP="00BA5833">
+      <w:pPr>
+        <w:pStyle w:val="Sisennys2"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D43E09" w14:textId="77777777" w:rsidR="00BA5833" w:rsidRPr="00435287" w:rsidRDefault="00BA5833" w:rsidP="00BA5833">
+      <w:pPr>
+        <w:pStyle w:val="Sisennys2"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF85FE5" w14:textId="729CC3E5" w:rsidR="007C7232" w:rsidRPr="00435287" w:rsidRDefault="008310BF" w:rsidP="008310BF">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435287">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3683B766" w14:textId="77777777" w:rsidR="007C7232" w:rsidRPr="00435287" w:rsidRDefault="007C7232" w:rsidP="007C7232">
+      <w:pPr>
+        <w:pStyle w:val="Sisennys2"/>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761F8A69" w14:textId="77777777" w:rsidR="003F2559" w:rsidRPr="00435287" w:rsidRDefault="003F2559" w:rsidP="003F2559">
       <w:pPr>
         <w:pStyle w:val="Alkuun"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Vastaanottaja"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F5289">
-[...118 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0CAC690F" w14:textId="203518F8" w:rsidR="00247950" w:rsidRPr="003F0B03" w:rsidRDefault="0091441F" w:rsidP="00247950">
-[...67 lines deleted...]
-    <w:p w14:paraId="475AA5C0" w14:textId="77777777" w:rsidR="00925514" w:rsidRPr="003F0B03" w:rsidRDefault="00925514" w:rsidP="00925514">
+    <w:p w14:paraId="48F89470" w14:textId="77777777" w:rsidR="00925514" w:rsidRPr="00435287" w:rsidRDefault="00925514" w:rsidP="00925514">
       <w:pPr>
         <w:pStyle w:val="Sisennys2"/>
         <w:rPr>
-          <w:bCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00925514" w:rsidRPr="003F0B03" w:rsidSect="00BA46FE">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00925514" w:rsidRPr="00435287" w:rsidSect="00BA46FE">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1418" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B24B99E" w14:textId="77777777" w:rsidR="00F35E07" w:rsidRDefault="00F35E07">
+    <w:p w14:paraId="6F742B0B" w14:textId="77777777" w:rsidR="00D774EC" w:rsidRDefault="00D774EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AA375BC" w14:textId="77777777" w:rsidR="00F35E07" w:rsidRDefault="00F35E07">
+    <w:p w14:paraId="72A43973" w14:textId="77777777" w:rsidR="00D774EC" w:rsidRDefault="00D774EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69754607" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00482AA2" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
+  <w:p w14:paraId="23B45457" w14:textId="77777777" w:rsidR="00C03FDE" w:rsidRDefault="00C03FDE">
+    <w:pPr>
+      <w:pStyle w:val="Alatunniste"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="541E741B" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00482AA2" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="530C7340" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE"/>
-  <w:p w14:paraId="1FAE4FFE" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00D677B2" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
+  <w:p w14:paraId="2F59127E" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE"/>
+  <w:p w14:paraId="072727B8" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00D677B2" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D677B2">
       <w:rPr>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>Lääkealan</w:t>
-[...89 lines deleted...]
-      <w:t xml:space="preserve"> Agency</w:t>
+      <w:t>Lääkealan turvallisuus- ja kehittämiskeskus  |  Säkerhets- och utvecklingscentret för läkemedelsområdet  |  Finnish Medicines Agency</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7D3F92C5" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00E237C0" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
+  <w:p w14:paraId="042B7D50" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00E237C0" w:rsidRDefault="00BA46FE" w:rsidP="00BA46FE">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D677B2">
       <w:rPr>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>PL 55, 00034 FIMEA  |  Puh. 029 522 3341  |  kirjaamo@fimea.fi  |  Y-</w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve">: 0921536-6  |  </w:t>
+      <w:t xml:space="preserve">PL 55, 00034 FIMEA  |  Puh. 029 522 3341  |  kirjaamo@fimea.fi  |  Y-tunnus: 0921536-6  |  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D677B2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="21578A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>fimea.fi</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AEE850F" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00BA46FE" w:rsidRDefault="00BA46FE">
+  <w:p w14:paraId="137313C6" w14:textId="77777777" w:rsidR="00BA46FE" w:rsidRPr="00BA46FE" w:rsidRDefault="00BA46FE">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E51A61D" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00D677B2" w:rsidRDefault="00440951" w:rsidP="006173C5">
+  <w:p w14:paraId="35E8A8DD" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00D677B2" w:rsidRDefault="00440951" w:rsidP="006173C5">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D677B2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>Lääkealan turvallisuus- ja kehittämiskeskus  |  Säkerhets- och utvecklingscentret för läkemedelsområdet  |  Finnish Medicines Agency</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6D5E50B8" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="000153E2" w:rsidRDefault="003F2559" w:rsidP="006173C5">
+  <w:p w14:paraId="39A2E740" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="000153E2" w:rsidRDefault="003F2559" w:rsidP="006173C5">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000153E2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">PL 55, 00034 FIMEA  |  Puh. 029 522 3341  |  kirjaamo@fimea.fi  |  Y-tunnus: 0921536-6  | </w:t>
     </w:r>
     <w:r w:rsidR="00440951" w:rsidRPr="000153E2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="5E6A71"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00440951" w:rsidRPr="000153E2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="21578A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>fimea.fi</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="564B86CC" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="000153E2" w:rsidRDefault="00440951" w:rsidP="006173C5">
+  <w:p w14:paraId="398E483C" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="000153E2" w:rsidRDefault="00440951" w:rsidP="006173C5">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F843A63" w14:textId="77777777" w:rsidR="00F35E07" w:rsidRDefault="00F35E07">
+    <w:p w14:paraId="44F48207" w14:textId="77777777" w:rsidR="00D774EC" w:rsidRDefault="00D774EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5262E4" w14:textId="77777777" w:rsidR="00F35E07" w:rsidRDefault="00F35E07">
+    <w:p w14:paraId="23577743" w14:textId="77777777" w:rsidR="00D774EC" w:rsidRDefault="00D774EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30AFA73A" w14:textId="77777777" w:rsidR="00C03FDE" w:rsidRDefault="00C03FDE">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10276" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5173"/>
       <w:gridCol w:w="3956"/>
       <w:gridCol w:w="1147"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="12BB4923" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="79664BAF" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="363A271C" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="003F2559" w:rsidP="00E0636C">
+        <w:p w14:paraId="17193DF3" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="003F2559" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C8CD2D8" wp14:editId="31816935">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11EB8864" wp14:editId="13DC1901">
                 <wp:extent cx="1356360" cy="464820"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="Picture 8" descr="PP-fimea_rgb"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 8" descr="PP-fimea_rgb"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -727,65 +665,65 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1356360" cy="464820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3956" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6FFB3F66" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="3E6A609B" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1147" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="14BC3148" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="1208DF2C" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="00266B58">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00266B58">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00266B58">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -826,185 +764,185 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00F74ED2">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00266B58">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00266B58">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="5FB3FCB5" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="5BB63C46" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="35F17D1C" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="64727B52" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="0C597A42" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="16F1F7A5" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="6D4BEEF9" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="00266B58" w14:paraId="2E7FA393" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="650"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="16F29794" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="79332045" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="73ADCAD9" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+        <w:p w14:paraId="3969E4E9" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00266B58" w:rsidRDefault="00440951" w:rsidP="00E0636C">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="151BC850" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00E0636C" w:rsidRDefault="00440951" w:rsidP="00E0636C">
+  <w:p w14:paraId="71B30B93" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="00E0636C" w:rsidRDefault="00440951" w:rsidP="00E0636C">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10276" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5173"/>
       <w:gridCol w:w="2127"/>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="1262"/>
       <w:gridCol w:w="1147"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="561F2E8B" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="04B5D1F8" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="0EEDB930" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="003F2559">
+        <w:p w14:paraId="29D6A2A5" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="003F2559">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CADEDB2" wp14:editId="47849E87">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DB8096F" wp14:editId="184EF1DF">
                 <wp:extent cx="1356360" cy="464820"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Picture 1" descr="PP-fimea_rgb"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="PP-fimea_rgb"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -1015,72 +953,72 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1356360" cy="464820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3956" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w14:paraId="50E6259A" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="2A2A6BAF" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="AsiakirjanNimi"/>
           <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1147" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="283D6382" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="3871E6F3" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="003F2559">
@@ -1134,247 +1072,254 @@
           </w:r>
           <w:r w:rsidR="00386AF0" w:rsidRPr="003F2559">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="7690C857" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="35CD3C74" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="05496CCE" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="4E44DAD4" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2127" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6CDFDA4C" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951" w:rsidP="00E85E68">
+        <w:p w14:paraId="428BD8A6" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951" w:rsidP="00E85E68">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="2" w:name="Luonne"/>
           <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2976" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w14:paraId="62C6900A" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951" w:rsidP="00E85E68">
+        <w:p w14:paraId="0A0325C9" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951" w:rsidP="00E85E68">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="3" w:name="Dnro2"/>
           <w:bookmarkEnd w:id="3"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="54F8E63E" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="1F925206" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="650"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="2B62A359" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="1D94FCF8" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
         </w:tcPr>
-        <w:p w14:paraId="02215CFC" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="77B96CDD" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="721519C4" w14:textId="77777777">
+    <w:tr w:rsidR="00440951" w:rsidRPr="003F2559" w14:paraId="28F20989" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="624"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5173" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6BA5C94A" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+        <w:p w14:paraId="4B616DD8" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="4" w:name="Yksikkö"/>
           <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2694" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="52281AE3" w14:textId="1FE11732" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="001849C8">
+        <w:p w14:paraId="73BFE41D" w14:textId="7555A39A" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00E31126">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="5" w:name="Päiväys"/>
           <w:bookmarkEnd w:id="5"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>23.2.2026</w:t>
+            <w:t>23.2.202</w:t>
+          </w:r>
+          <w:r w:rsidR="00C03FDE">
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>6, 9.4.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2409" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="679C4BCE" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="003F2559">
+        <w:p w14:paraId="239F14EA" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="003F2559">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4819"/>
               <w:tab w:val="clear" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Sivunumero"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="6" w:name="Dnro"/>
           <w:bookmarkEnd w:id="6"/>
           <w:r w:rsidRPr="003F2559">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00440951" w:rsidRPr="003F2559">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:bookmarkStart w:id="7" w:name="Numero"/>
           <w:bookmarkEnd w:id="7"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2E8A5EAD" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
+  <w:p w14:paraId="68648CE8" w14:textId="77777777" w:rsidR="00440951" w:rsidRPr="003F2559" w:rsidRDefault="00440951">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="8" w:name="LaatijanNimi"/>
     <w:bookmarkEnd w:id="8"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E915956"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
@@ -1410,361 +1355,367 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710800EE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA10A8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ransk2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1110473444">
+  <w:num w:numId="1" w16cid:durableId="1945721066">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="166796067">
+  <w:num w:numId="2" w16cid:durableId="1913617973">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1934122710">
+  <w:num w:numId="3" w16cid:durableId="1199126720">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F2559"/>
-    <w:rsid w:val="000131BB"/>
     <w:rsid w:val="000153E2"/>
     <w:rsid w:val="000472EA"/>
     <w:rsid w:val="000541C7"/>
     <w:rsid w:val="00057D4A"/>
     <w:rsid w:val="000654B2"/>
     <w:rsid w:val="00065D95"/>
-    <w:rsid w:val="000D1891"/>
-    <w:rsid w:val="000D6F98"/>
+    <w:rsid w:val="000A24B2"/>
     <w:rsid w:val="00115500"/>
+    <w:rsid w:val="00117808"/>
     <w:rsid w:val="00123399"/>
     <w:rsid w:val="00126226"/>
-    <w:rsid w:val="00126AA4"/>
     <w:rsid w:val="00132504"/>
     <w:rsid w:val="00134C6A"/>
     <w:rsid w:val="0014259D"/>
+    <w:rsid w:val="00143433"/>
     <w:rsid w:val="001435A7"/>
-    <w:rsid w:val="00161655"/>
-    <w:rsid w:val="001849C8"/>
     <w:rsid w:val="00186699"/>
-    <w:rsid w:val="001A5B04"/>
-    <w:rsid w:val="001B40DE"/>
+    <w:rsid w:val="001A77FF"/>
     <w:rsid w:val="001C5B42"/>
-    <w:rsid w:val="001D0A5C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00214127"/>
+    <w:rsid w:val="001E242C"/>
+    <w:rsid w:val="00204E49"/>
+    <w:rsid w:val="0022595D"/>
     <w:rsid w:val="00225D06"/>
     <w:rsid w:val="002373F1"/>
     <w:rsid w:val="00237D38"/>
     <w:rsid w:val="002416C0"/>
-    <w:rsid w:val="00247950"/>
     <w:rsid w:val="0025425C"/>
+    <w:rsid w:val="00265EA0"/>
+    <w:rsid w:val="00271F0C"/>
+    <w:rsid w:val="0028311E"/>
     <w:rsid w:val="00295E9E"/>
     <w:rsid w:val="002961E2"/>
     <w:rsid w:val="002F471A"/>
-    <w:rsid w:val="00300DAB"/>
     <w:rsid w:val="00300FE6"/>
     <w:rsid w:val="00313A0D"/>
     <w:rsid w:val="00315609"/>
-    <w:rsid w:val="0033080D"/>
     <w:rsid w:val="00334F0D"/>
     <w:rsid w:val="00345328"/>
     <w:rsid w:val="00375D2D"/>
     <w:rsid w:val="0038166D"/>
     <w:rsid w:val="0038367B"/>
     <w:rsid w:val="00386AF0"/>
     <w:rsid w:val="0038776C"/>
+    <w:rsid w:val="00390678"/>
     <w:rsid w:val="00392B69"/>
     <w:rsid w:val="00397031"/>
     <w:rsid w:val="003A597B"/>
     <w:rsid w:val="003A7EDC"/>
     <w:rsid w:val="003B1567"/>
     <w:rsid w:val="003B7111"/>
-    <w:rsid w:val="003F0B03"/>
     <w:rsid w:val="003F2559"/>
     <w:rsid w:val="00403A06"/>
     <w:rsid w:val="00413990"/>
     <w:rsid w:val="00416B94"/>
     <w:rsid w:val="004173AB"/>
     <w:rsid w:val="00417690"/>
+    <w:rsid w:val="004258F7"/>
     <w:rsid w:val="00433859"/>
+    <w:rsid w:val="00435287"/>
     <w:rsid w:val="00440951"/>
     <w:rsid w:val="00466EF3"/>
     <w:rsid w:val="00472DC8"/>
     <w:rsid w:val="004757C4"/>
     <w:rsid w:val="00482AA2"/>
     <w:rsid w:val="00497927"/>
+    <w:rsid w:val="004B1151"/>
     <w:rsid w:val="004C1FC3"/>
     <w:rsid w:val="004D1A90"/>
     <w:rsid w:val="004F3A9A"/>
     <w:rsid w:val="0051205C"/>
-    <w:rsid w:val="00520C4A"/>
     <w:rsid w:val="00542087"/>
     <w:rsid w:val="005543DD"/>
-    <w:rsid w:val="00577E7D"/>
     <w:rsid w:val="00583778"/>
     <w:rsid w:val="0058523D"/>
     <w:rsid w:val="00592F9C"/>
     <w:rsid w:val="0059614D"/>
     <w:rsid w:val="005B040D"/>
+    <w:rsid w:val="005C028E"/>
+    <w:rsid w:val="005C3856"/>
     <w:rsid w:val="005C3DAA"/>
-    <w:rsid w:val="005D3F23"/>
-    <w:rsid w:val="005D52B4"/>
+    <w:rsid w:val="005D7ADF"/>
     <w:rsid w:val="005E26A2"/>
+    <w:rsid w:val="005E3809"/>
     <w:rsid w:val="005E6488"/>
     <w:rsid w:val="005F6B05"/>
     <w:rsid w:val="00602C5E"/>
-    <w:rsid w:val="006075A9"/>
     <w:rsid w:val="006100BD"/>
     <w:rsid w:val="006173C5"/>
     <w:rsid w:val="00617723"/>
     <w:rsid w:val="00624C70"/>
-    <w:rsid w:val="00643ED3"/>
+    <w:rsid w:val="00635C83"/>
     <w:rsid w:val="0064408F"/>
-    <w:rsid w:val="00652DEB"/>
     <w:rsid w:val="006731F4"/>
+    <w:rsid w:val="00687C11"/>
     <w:rsid w:val="006937D1"/>
     <w:rsid w:val="006A0176"/>
-    <w:rsid w:val="006A27BB"/>
     <w:rsid w:val="006A5E42"/>
-    <w:rsid w:val="006A7570"/>
+    <w:rsid w:val="006A7BEB"/>
     <w:rsid w:val="006B7052"/>
     <w:rsid w:val="006C082D"/>
-    <w:rsid w:val="006D3F48"/>
-    <w:rsid w:val="006F5289"/>
     <w:rsid w:val="0071380A"/>
     <w:rsid w:val="00716234"/>
     <w:rsid w:val="007245A3"/>
+    <w:rsid w:val="00725EA5"/>
     <w:rsid w:val="00735BE1"/>
-    <w:rsid w:val="00737439"/>
+    <w:rsid w:val="0075284A"/>
     <w:rsid w:val="00762290"/>
     <w:rsid w:val="0076276B"/>
     <w:rsid w:val="00770686"/>
-    <w:rsid w:val="00793D57"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D7CDE"/>
+    <w:rsid w:val="0079598A"/>
+    <w:rsid w:val="007964C0"/>
+    <w:rsid w:val="007C7232"/>
     <w:rsid w:val="007E2BD2"/>
     <w:rsid w:val="007E5772"/>
     <w:rsid w:val="0080086F"/>
+    <w:rsid w:val="00805268"/>
+    <w:rsid w:val="00805F92"/>
+    <w:rsid w:val="00807B37"/>
     <w:rsid w:val="00821FB3"/>
+    <w:rsid w:val="008310BF"/>
     <w:rsid w:val="00836537"/>
     <w:rsid w:val="00844785"/>
     <w:rsid w:val="00866C8A"/>
     <w:rsid w:val="00871248"/>
     <w:rsid w:val="00871B40"/>
     <w:rsid w:val="008723DD"/>
     <w:rsid w:val="008A0030"/>
     <w:rsid w:val="008A5159"/>
     <w:rsid w:val="008C2296"/>
     <w:rsid w:val="008C5395"/>
     <w:rsid w:val="008D228C"/>
     <w:rsid w:val="008E3834"/>
+    <w:rsid w:val="008E3904"/>
     <w:rsid w:val="008E5A17"/>
     <w:rsid w:val="008F1642"/>
+    <w:rsid w:val="0090508E"/>
     <w:rsid w:val="00906D71"/>
-    <w:rsid w:val="0091441F"/>
     <w:rsid w:val="00924AF0"/>
     <w:rsid w:val="00925514"/>
+    <w:rsid w:val="00943F41"/>
     <w:rsid w:val="00950E5E"/>
     <w:rsid w:val="009666D1"/>
+    <w:rsid w:val="009672EB"/>
     <w:rsid w:val="00993EE8"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B36A4"/>
     <w:rsid w:val="009C756C"/>
-    <w:rsid w:val="009F7C16"/>
+    <w:rsid w:val="009F29D1"/>
     <w:rsid w:val="00A00527"/>
     <w:rsid w:val="00A125EC"/>
     <w:rsid w:val="00A13FC7"/>
     <w:rsid w:val="00A3006A"/>
     <w:rsid w:val="00A442BF"/>
     <w:rsid w:val="00A5355D"/>
-    <w:rsid w:val="00A677F6"/>
+    <w:rsid w:val="00A540D8"/>
     <w:rsid w:val="00A8506B"/>
     <w:rsid w:val="00A90BDA"/>
     <w:rsid w:val="00A92C73"/>
-    <w:rsid w:val="00AA764F"/>
+    <w:rsid w:val="00AB407F"/>
     <w:rsid w:val="00AC684C"/>
     <w:rsid w:val="00AD7673"/>
     <w:rsid w:val="00AE1954"/>
-    <w:rsid w:val="00AE4122"/>
     <w:rsid w:val="00B018AA"/>
     <w:rsid w:val="00B34E4F"/>
     <w:rsid w:val="00B373DA"/>
     <w:rsid w:val="00B45A90"/>
     <w:rsid w:val="00B473DE"/>
-    <w:rsid w:val="00B54C00"/>
-    <w:rsid w:val="00B54F58"/>
+    <w:rsid w:val="00B61AB2"/>
     <w:rsid w:val="00B70B9F"/>
     <w:rsid w:val="00B73B2D"/>
     <w:rsid w:val="00B853DF"/>
     <w:rsid w:val="00B919DA"/>
     <w:rsid w:val="00B91F50"/>
     <w:rsid w:val="00BA46FE"/>
+    <w:rsid w:val="00BA5833"/>
     <w:rsid w:val="00BA59B4"/>
+    <w:rsid w:val="00BE41C1"/>
+    <w:rsid w:val="00BE4D33"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF45CF"/>
+    <w:rsid w:val="00C03FDE"/>
     <w:rsid w:val="00C17093"/>
     <w:rsid w:val="00C17803"/>
     <w:rsid w:val="00C32268"/>
+    <w:rsid w:val="00C33B0A"/>
     <w:rsid w:val="00C43BC8"/>
-    <w:rsid w:val="00C55D52"/>
+    <w:rsid w:val="00C5249B"/>
     <w:rsid w:val="00C74C1C"/>
     <w:rsid w:val="00C74E03"/>
     <w:rsid w:val="00C90EFA"/>
     <w:rsid w:val="00C94FEE"/>
+    <w:rsid w:val="00CA3954"/>
     <w:rsid w:val="00CA7979"/>
     <w:rsid w:val="00CB0D04"/>
+    <w:rsid w:val="00CB4A88"/>
     <w:rsid w:val="00CD51F1"/>
-    <w:rsid w:val="00CF5CF6"/>
+    <w:rsid w:val="00CE04C8"/>
+    <w:rsid w:val="00CE510C"/>
     <w:rsid w:val="00CF7CFE"/>
     <w:rsid w:val="00D06603"/>
     <w:rsid w:val="00D10A02"/>
     <w:rsid w:val="00D37AD2"/>
     <w:rsid w:val="00D518E5"/>
     <w:rsid w:val="00D64455"/>
     <w:rsid w:val="00D67EA8"/>
     <w:rsid w:val="00D76731"/>
     <w:rsid w:val="00D76761"/>
+    <w:rsid w:val="00D774EC"/>
     <w:rsid w:val="00DA1F32"/>
     <w:rsid w:val="00DA7D63"/>
-    <w:rsid w:val="00DD7A52"/>
     <w:rsid w:val="00DF0A24"/>
     <w:rsid w:val="00E025AD"/>
     <w:rsid w:val="00E0636C"/>
     <w:rsid w:val="00E21DE3"/>
-    <w:rsid w:val="00E31415"/>
+    <w:rsid w:val="00E31126"/>
     <w:rsid w:val="00E33066"/>
     <w:rsid w:val="00E4124A"/>
     <w:rsid w:val="00E469B1"/>
     <w:rsid w:val="00E62E71"/>
     <w:rsid w:val="00E71A83"/>
     <w:rsid w:val="00E72B9E"/>
     <w:rsid w:val="00E85D32"/>
     <w:rsid w:val="00E85E68"/>
     <w:rsid w:val="00E96B35"/>
     <w:rsid w:val="00EC1053"/>
     <w:rsid w:val="00EC4137"/>
+    <w:rsid w:val="00ED541A"/>
+    <w:rsid w:val="00EE0786"/>
     <w:rsid w:val="00EF2B71"/>
-    <w:rsid w:val="00F100F5"/>
     <w:rsid w:val="00F1464D"/>
-    <w:rsid w:val="00F2106F"/>
     <w:rsid w:val="00F328BF"/>
-    <w:rsid w:val="00F35E07"/>
     <w:rsid w:val="00F67265"/>
     <w:rsid w:val="00F71980"/>
     <w:rsid w:val="00F74ED2"/>
     <w:rsid w:val="00F97351"/>
     <w:rsid w:val="00FA3F4A"/>
-    <w:rsid w:val="00FB519A"/>
     <w:rsid w:val="00FB6C93"/>
     <w:rsid w:val="00FC2084"/>
     <w:rsid w:val="00FE1AC1"/>
     <w:rsid w:val="00FE2E75"/>
     <w:rsid w:val="00FF05E5"/>
     <w:rsid w:val="00FF5DBB"/>
     <w:rsid w:val="00FF6AD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47A06690"/>
+  <w14:docId w14:val="3D48B1EC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2E69B611-0EF2-4714-9CAE-6E818EFEC675}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2034,50 +1985,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003F2559"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Sisennys2"/>
+    <w:link w:val="Otsikko1Char"/>
     <w:qFormat/>
     <w:rsid w:val="008A5159"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko3">
@@ -2198,93 +2150,91 @@
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sivuotsikko">
     <w:name w:val="Sivuotsikko"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Sisennys2"/>
     <w:rsid w:val="00925514"/>
     <w:pPr>
       <w:ind w:left="2608" w:hanging="2608"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alkuun">
     <w:name w:val="Alkuun"/>
     <w:basedOn w:val="Normaali"/>
     <w:rsid w:val="00A3006A"/>
     <w:rPr>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko1"/>
+    <w:rsid w:val="00435287"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="LeiptekstiChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006075A9"/>
+    <w:rsid w:val="00435287"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LeiptekstiChar">
     <w:name w:val="Leipäteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Leipteksti"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="006075A9"/>
+    <w:rsid w:val="00435287"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137648634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="144517339">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -2301,129 +2251,90 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="345521001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="404884415">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="568461750">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="613099219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="703671841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1824926378">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2683,77 +2594,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>30</Words>
-  <Characters>251</Characters>
+  <Words>85</Words>
+  <Characters>694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Fimea</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>280</CharactersWithSpaces>
+  <CharactersWithSpaces>773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sääskilahti Jenni</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>